--- v0 (2026-03-22)
+++ v1 (2026-04-17)
@@ -504,234 +504,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAL Normandie Université, missions et actions de la cellule d'appui</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CasuHAL, club utilisateur de l'archive ouverte HAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lemoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lentretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CasuHAL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France. </w:t>
+              <w:t xml:space="preserve">Science ouverte au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dakar, Sénégal. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181329v1</w:t>
+                <w:t xml:space="preserve">hal-02354933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CasuHAL, club utilisateur de l'archive ouverte HAL</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+                <w:t xml:space="preserve">HAL Normandie Université, missions et actions de la cellule d'appui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette Orange</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science ouverte au Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dakar, Sénégal. pp.1, 2019</w:t>
+              <w:t xml:space="preserve">Journées CasuHAL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354933v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -743,411 +743,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revues scientifiques des unités de recherche de l’ESR normand : état des lieux et prospective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport sur le chantier IdRef en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Briandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bizos</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Normandie Université. 2023, 31 p</w:t>
+                <w:t xml:space="preserve">Marie-Christine Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Normandie Université. 2023, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099046v1</w:t>
+                <w:t xml:space="preserve">hal-04418806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le chantier IdRef en Normandie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aubry</w:t>
+                <w:t xml:space="preserve">Casuhal - Enquête Adhérents 2023 : synthèse des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Conin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Filatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Normandie Université. 2023, 18 p</w:t>
+              <w:t xml:space="preserve">Casuhal. 2023, 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04418806v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_04397787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casuhal - Enquête Adhérents 2023 : synthèse des résultats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+                <w:t xml:space="preserve">Revues scientifiques des unités de recherche de l’ESR normand : état des lieux et prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Chancerel</w:t>
+                <w:t xml:space="preserve">Céline Chuiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Filatre</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Casuhal. 2023, 28 p</w:t>
+                <w:t xml:space="preserve">Guillaume Quéruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Normandie Université. 2023, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">sic_04397787v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquête sur les pratiques de dépôt dans HAL des chercheurs normands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chuiton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,103 +1191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casuhal - Enquête Adhérents 2020 : synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lentretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Casuhal. 2020, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1497,51 +1497,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="252DCF3D"/>
+    <w:nsid w:val="ABB95265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1728,51 +1728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-boileau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2278-4593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242544517" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/179158367746501281753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bekaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04618453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Briandy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11471746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02354933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lentretien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099046v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bizos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chuiton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;ruel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418806v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chauvat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04397787v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Filatre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Paumier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03263566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02905717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-boileau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2278-4593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242544517" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/179158367746501281753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bekaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04618453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Briandy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11471746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02354933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lentretien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chauvat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04397787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Filatre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bizos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chuiton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;ruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Paumier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03263566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02905717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>