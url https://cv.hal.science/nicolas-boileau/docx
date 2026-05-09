--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -504,824 +504,1060 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CasuHAL, club utilisateur de l'archive ouverte HAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HAL Normandie Université, missions et actions de la cellule d'appui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Alarcon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science ouverte au Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dakar, Sénégal. pp.1, 2019</w:t>
+              <w:t xml:space="preserve">Journées CasuHAL 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rouen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354933v1</w:t>
+                <w:t xml:space="preserve">hal-02181329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HAL Normandie Université, missions et actions de la cellule d'appui</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boileau</w:t>
+                <w:t xml:space="preserve">CasuHAL, club utilisateur de l'archive ouverte HAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Lentretien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lemoine</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Colette Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées CasuHAL 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rouen, France. </w:t>
+              <w:t xml:space="preserve">Science ouverte au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dakar, Sénégal. pp.1, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181329v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (5)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur le chantier IdRef en Normandie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Aubry</w:t>
+                <w:t xml:space="preserve">Préconisations pour la mise en œuvre d'un réseau de référents données de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Autuoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Biard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Normandie Université. 2023, 18 p</w:t>
+              <w:t xml:space="preserve">Recherche Data Gouv. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418806v1</w:t>
+                <w:t xml:space="preserve">hal-05605513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casuhal - Enquête Adhérents 2023 : synthèse des résultats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+                <w:t xml:space="preserve">Revues scientifiques des unités de recherche de l’ESR normand : état des lieux et prospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Casuhal. 2023, 28 p</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chuiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quéruel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Normandie Université. 2023, 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">sic_04397787v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04099046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revues scientifiques des unités de recherche de l’ESR normand : état des lieux et prospective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bizos</w:t>
+                <w:t xml:space="preserve">Construire un réseau de référents données : synthèse des retours d'expérience des ateliers de la donnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Normandie Université. 2023, 31 p</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Bouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Castex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Recherche Data Gouv. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04099046v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquête sur les pratiques de dépôt dans HAL des chercheurs normands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport sur le chantier IdRef en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Normandie Université. 2022, 26 p</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Briandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Conin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Normandie Université. 2023, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131304v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Casuhal - Enquête Adhérents 2023 : synthèse des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Filatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Casuhal. 2023, 28 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_04397787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enquête sur les pratiques de dépôt dans HAL des chercheurs normands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chuiton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Normandie Université. 2022, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Casuhal - Enquête Adhérents 2020 : synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Bidégaray-Fesquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marlène Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Lentretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Casuhal. 2020, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1331,105 +1567,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’indexation des ressources scientifiques, le cas de HAL Normandie Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boileau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1497,51 +1733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABB95265"/>
+    <w:nsid w:val="2E0A7511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1728,51 +1964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-boileau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2278-4593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242544517" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/179158367746501281753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bekaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04618453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Briandy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11471746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02354933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lentretien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181329v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemoine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chauvat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04397787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Filatre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bizos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chuiton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;ruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131304v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Paumier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03263566v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02905717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-boileau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2278-4593" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/242544517" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/179158367746501281753" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04119126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boileau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bekaert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04618453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Briandy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11471746" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181329v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lemoine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02354933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alarcon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Lentretien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bid&#233;garay-Fesquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Orange" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Arnaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Autuoro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Biard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099046v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bizos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chuiton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;ruel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Castex" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04418806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Chauvat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_04397787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Chancerel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Filatre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04131304v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Paumier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03263566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02905717v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>