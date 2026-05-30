--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -1733,51 +1733,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E0A7511"/>
+    <w:nsid w:val="D3FE62A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>