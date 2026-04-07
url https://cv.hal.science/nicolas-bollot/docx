--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -574,2554 +574,3981 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+                <w:t xml:space="preserve">Causes et enjeux du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Conférences TEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111871v1</w:t>
+                <w:t xml:space="preserve">hal-05070917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le changement climatique : mécanismes et défis de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05115115v1</w:t>
+              <w:t xml:space="preserve">Semaine de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Cormontreuil, Jun 2025, Cormontreuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05404738v1</w:t>
+              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFES; Vivre à Chabeuil, Oct 2024, Chabeuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'épuisement des ressources naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04707051v1</w:t>
+              <w:t xml:space="preserve">Conférences TEDS "Transition Ecologique pour un Développement Sociétal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims (51), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04622499v1</w:t>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Fatin</w:t>
+                <w:t xml:space="preserve">Les perturbations du cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04622525v1</w:t>
+              <w:t xml:space="preserve">TEDS - Transition Ecologique pour un Développement Sociétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jul 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auguste Benoit</w:t>
+                <w:t xml:space="preserve">Fonctionnement hydrodynamique des mares de la Réserve Biologique Dirigée de Verzy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04622588v1</w:t>
+              <w:t xml:space="preserve">Ecole d'Automne OneWater - Eau Bien Commun « Les enjeux de l’eau pour le vivant »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS – INRAe – BRGM, Oct 2024, Le Mée-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation endokarstique de la rivière souterraine de Trépail et variations physico-chimiques des eaux (Marne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fer</w:t>
+                <w:t xml:space="preserve">La dégradation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04622565v1</w:t>
+              <w:t xml:space="preserve">Conférence TEDS "Transition Ecologique pour une Développement Sociétale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims (51), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ca bouge en Champagne!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04219245v1</w:t>
+              <w:t xml:space="preserve">Rendez-vous de Bacchus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut George Chappaz, May 2023, REIMS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les glissements de terrain dans la vallée de la Marne: du passé aux évolutions futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04219247v1</w:t>
+              <w:t xml:space="preserve">CONFLUENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison GAMET, Oct 2023, Mardeuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04060236v1</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental des glissements de terrain de la vallée de la Marne : contribution de la télédétection pour le suivi de coteaux viticoles champenois (Marne, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Deroin Jean-Paul</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02955259v1</w:t>
+              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateau Technique en Imagerie Cellulaire et Tissulaire (PICT), Apr 2023, REIMS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst 2018</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958122v1</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958047v1</w:t>
+              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Haguenau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation spatiale du réseau de tranchées durant la Grande Guerre - Exemple la région de Reims (Marne, 51)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylène Dodici</w:t>
+                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958071v1</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’imagerie LiDAR dans la détermination du degré de conservation et de patrimonialisation des vestiges de la Grande Guerre. Un site de guerre de mines, la Côte 108 à Berry-au-Bac (02)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfossés</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de travail internationales TRAIL (Training and Research on the Archaeological Interpretation of LiDAR)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958162v1</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Plans directeurs de la Grande Guerre : les principes cartographiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958033v1</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958025v1</w:t>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958062v1</w:t>
+              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites de mémoires en Champagne-Ardenne de la Grande Guerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRI 2016</w:t>
+              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, état hydrique et temporalité du glissement de Vandières (vallée de la Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de la tomographie et de la photo interprétation à l’analyse du glissement de Festigny (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes Journées de l'Environnement - « L’Homme, le Vin, la Vigne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Beauvais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de la télédétection pour la caractérisation des glissements de terrain en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deroin Jean-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomographie électrique appliquée à l’aléa glissement de terrain en Champagne (Est du Bassin de Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Journées de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Beauvais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de l'aléa glissement de terrain en Champagne : cas du glissement des Rosières (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIème Colloque de l'Association Francophone de Géographie Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Arlon, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne : exemple de la Grande Guerre en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences Humaines (Université de Reims Champagne-Ardenne), May 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure et dynamique des versants (plateaux calcaires de l'Éocène du Tardenois) : exemple de la cambrure de versant dans la vallée de l'Ardre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creutes et réseaux de défenses dans les paysages de guerre. Exemple du Mont Chatté (Hermonville-Reims)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMPACT 14-18 - Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEGENAA, Sep 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating GIS, trenches maps, LiDAR data processing and archaeological approach for the WWI landscapes survey of the Champagne front (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on geomorphology (9th ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Indian Institute of Geomorphologists (IGI), Nov 2017, Vigyan Bhawan, New Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining GIS, trenches maps and lidar for WW1 landscapes in Champagne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Military Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Military Geosciences (ICMG), Jun 2017, Stellenbosch, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 000 km de tranchées et de boyaux de la Grande Guerre révélés par l’outil SIG en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESRI France 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRI, Oct 2016, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des SIG dans l'étude diachronique d'une zone humide continentale exploitée par l'homme :l'exemple des marais de Saint-Gond (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence de la communauté francophone d'ESRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Poster de conférence</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02958083v1</w:t>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des remplissages alluviaux sur hydrodynamisme des zones humides : le cas des marais de Saint-Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des Journées des Jeunes Géomorphologues 2024 à ReimsProceedings of the 2024 Young Geomorphologists Days (Reims, 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3143,280 +4570,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 30 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13whg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Evolution of Lowland Landslides in Temperate Environments According to Climatic Conditions Based on LiDAR Data: A Case Study from Rilly (Champagne Vineyard Region, Northeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (6), pp.191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geosciences15060191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peatland-Type Sediment Filling in Valley Bottoms at the Head of Basins in a Stream Capture Context: The Example of the Bar and Petit Morin Peatland (Grand-Est, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3438,7099 +4865,5672 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (34), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/geographies5030034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of heavy metal contamination at Chekfa aggregate quarry (Jijel, North‐East Algeria)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogeology of a landslide: a case study in the Montagne de Reims (Paris basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Quality Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tqem.22136⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/qjegh2021-041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320789v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeology of a landslide: a case study in the Montagne de Reims (Paris basin, France)</w:t>
+                <w:t xml:space="preserve">Internal Structure and Reactivations of a Mass Movement: The Case Study of the Jacotines Landslide (Champagne Vineyards, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/qjegh2021-041⟩</w:t>
+              <w:t xml:space="preserve">GeoHazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.183-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geohazards4020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027912v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Structure and Reactivations of a Mass Movement: The Case Study of the Jacotines Landslide (Champagne Vineyards, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental assessment of heavy metal contamination at Chekfa aggregate quarry (Jijel, North‐East Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Foughalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Kessasra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounyazad Benabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Khemissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geohazards4020011⟩</w:t>
+              <w:t xml:space="preserve">Environmental Quality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tqem.22136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100217v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761294v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des ressources en eau et des glissements de terrain pour une cartographie de la susceptibilité des versants viticoles. Exemple du vignoble champenois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696928v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des ressources en eau et des glissements de terrain pour une cartographie de la susceptibilité des versants viticoles. Exemple du vignoble champenois.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781744v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans le vignoble champenois entre Epernay et Dormans (France) : apport de la télédétection multispectrale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Vers une cartographie de la susceptibilité aux glissements de terrain du vignoble champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le vigneron Champenois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03275609v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie LIDAR et cartographie semi-automatique de l'exokarst de la Montagne de Reims (Champagne, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+                <w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans le vignoble champenois entre Epernay et Dormans (France) : apport de la télédétection multispectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.15147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543184v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une cartographie de la susceptibilité aux glissements de terrain du vignoble champenois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+                <w:t xml:space="preserve">Imagerie LIDAR et cartographie semi-automatique de l'exokarst de la Montagne de Reims (Champagne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vigneron Champenois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248190v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et modelé des versants cambrés de la vallée de l’Ardre (plateau éocène du Soissonnais, bassin de Paris, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.14621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des glissements de terrain du vignoble champenois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+                <w:t xml:space="preserve">Creutes&amp;quot; et réseaux de défenses dans les paysages de guerre, exemple du Mont-Chatte (Hermonville, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vigneron Champenois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, https://doi.org/10.4000/geohist.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954980v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creutes&amp;quot; et réseaux de défenses dans les paysages de guerre, exemple du Mont-Chatte (Hermonville, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+                <w:t xml:space="preserve">Modélisation des glissements de terrain du vignoble champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le vigneron Champenois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816684v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated geotechnical and geophysical investigations in a landslide site at Jijel, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Mezerreg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Kessasra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Bouftouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 160, pp.103633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paléokarst « supra-pergélisol » dans les calcaires lutétiens (Soissonnais, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (67), pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and influence of the superficial structure on the morphogenesis (Eocene plateaux of the eastern Paris Basin)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Commentaire de la carte géomorphologique du bassin versant du Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoResJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.grj.2017.04.002⟩</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.2387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276588v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des plans directeurs et de l’outil LiDAR aéroporté pour la caractérisation des impacts morphologiques de la Grande Guerre : exemple de la cote 108 (Berry‑au‑Bac, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Antoine Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.11711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commentaire de la carte géomorphologique du bassin versant du Brunet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin and influence of the superficial structure on the morphogenesis (Eocene plateaux of the eastern Paris Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.2387⟩</w:t>
+              <w:t xml:space="preserve">GeoResJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.103 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.grj.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979163v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plans directeurs de la Grande Guerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Combaud</w:t>
+                <w:t xml:space="preserve">Multi-method characterization of a landslide in Champagne vineyards. Case study of the JAcotines landslide (Marne, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946711v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des plans directeurs sur la compréhension de l’organisation spatiale du front durant la Grande Guerre, Application à L’Argonne</w:t>
+                <w:t xml:space="preserve">Caractérisation et origine des &amp;quot;creuses&amp;quot; : approche sous SIG (exemples en Thiérache)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfossés</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.135-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947099v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et origine des &amp;quot;creuses&amp;quot; : approche sous SIG (exemples en Thiérache)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les plans directeurs de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.363-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2016.00004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276643v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method characterization of a landslide in Champagne vineyards. Case study of the JAcotines landslide (Marne, France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des plans directeurs sur la compréhension de l’organisation spatiale du front durant la Grande Guerre, Application à L’Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Doddici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.5426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986547v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lateral variations of geologic facies on water resources in homogeneous basins: example of tertiary plateaus in the Paris Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des remplissages alluviaux sur le fonctionnement hydrodynamique d'un marais d'entonnoir de percée cataclinale : l'exemple des marais de Saint-Gond (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.331-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690006v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en eau et glissements de terrain : exemple du bassin versant de la Semoigne (bassin de Paris, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Actes des 15e Journées des Jeunes Géomorphologues, 21 (1), pp.7-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.10826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des remplissages alluviaux sur le fonctionnement hydrodynamique d'un marais d'entonnoir de percée cataclinale : l'exemple des marais de Saint-Gond (Marne, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle des conditions géographiques sur l'organisation spatiale des réseaux de défense de la Grande Guerre. Application à la Champagne (région de Reims)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dodici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 9, pp.157 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277201v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des conditions géographiques sur l'organisation spatiale des réseaux de défense de la Grande Guerre. Application à la Champagne (région de Reims)</w:t>
+                <w:t xml:space="preserve">Impact of lateral variations of geologic facies on water resources in homogeneous basins: example of tertiary plateaus in the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/physio-geo.4615⟩</w:t>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.15 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09853111.2014.979531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689900v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détente mécanique et dynamique de versant dans lʼEocène de lʼest du bassin de Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes et enjeux du changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences TEDS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05070917v1</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique : mécanismes et défis de demain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Environnement</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05094784v1</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04703259v1</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épuisement des ressources naturelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences TEDS "Transition Ecologique pour un Développement Sociétal"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04604176v1</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04746640v1</w:t>
+              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perturbations du cycle de l'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEDS - Transition Ecologique pour un Développement Sociétal</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04646188v1</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement hydrodynamique des mares de la Réserve Biologique Dirigée de Verzy (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'Automne OneWater - Eau Bien Commun « Les enjeux de l’eau pour le vivant »</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04750263v1</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dégradation des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation endokarstique de la rivière souterraine de Trépail et variations physico-chimiques des eaux (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence TEDS "Transition Ecologique pour une Développement Sociétale"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04604171v1</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les glissements de terrain dans la vallée de la Marne: du passé aux évolutions futures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pettelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFLUENCE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04255564v1</w:t>
+              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04219250v1</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca bouge en Champagne!</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de Bacchus</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04255583v1</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact environnemental des glissements de terrain de la vallée de la Marne : contribution de la télédétection pour le suivi de coteaux viticoles champenois (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deroin Jean-Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04255528v1</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04441126v1</w:t>
+              <w:t xml:space="preserve">Karst 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Apport de l’imagerie LiDAR dans la détermination du degré de conservation et de patrimonialisation des vestiges de la Grande Guerre. Un site de guerre de mines, la Côte 108 à Berry-au-Bac (02)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lutz</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03574226v1</w:t>
+              <w:t xml:space="preserve">Journées de travail internationales TRAIL (Training and Research on the Archaeological Interpretation of LiDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Domaine national de Chambord, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Organisation spatiale du réseau de tranchées durant la Grande Guerre - Exemple la région de Reims (Marne, 51)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dodici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03882036v1</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Plans directeurs de la Grande Guerre : les principes cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03687388v1</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03687375v1</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">Sites de mémoires en Champagne-Ardenne de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lesjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03828282v1</w:t>
+              <w:t xml:space="preserve">ESRI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03687393v1</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
-[...1616 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-02987125v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10561,90 +10561,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne. Exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en question(s) : Gouvernance, environnement, langues, cultures</w:t>
@@ -10735,64 +10735,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact 14-18, Actes du colloque international de Reims (20-21 septembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11123,51 +11123,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deroin Jean-Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958071v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958162v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Foughalia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Kessasra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounyazad Benabbes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Khemissa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tqem.22136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2021-041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dupuis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15147" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-56KBN2M8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248190v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954980v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mezerreg" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Kessasra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouftouha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouabdallah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103633" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946808v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276588v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2017.04.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02979163v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2387" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946711v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00004" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947099v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Doddici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5426" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986547v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandjean" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277178v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10826" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Briquet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689900v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4615" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277151v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070917v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094784v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604176v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255564v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255583v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955265v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955100v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954654v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02947204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01137480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deroin Jean-Paul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02947204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2021-041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Foughalia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Kessasra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounyazad Benabbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Khemissa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tqem.22136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dupuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275609v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-56KBN2M8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956253v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mezerreg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Kessasra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouftouha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouabdallah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103633" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02979163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2387" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2017.04.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandjean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Doddici" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5426" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Briquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4615" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958071v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958033v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01137480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>