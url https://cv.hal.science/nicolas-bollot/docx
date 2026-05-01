--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -574,10131 +574,10140 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes et enjeux du changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences TEDS</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070917v1</w:t>
+                <w:t xml:space="preserve">hal-05111871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique : mécanismes et défis de demain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'Environnement</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05094784v1</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04746640v1</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épuisement des ressources naturelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences TEDS "Transition Ecologique pour un Développement Sociétal"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04604176v1</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04703259v1</w:t>
+              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perturbations du cycle de l'eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEDS - Transition Ecologique pour un Développement Sociétal</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04646188v1</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement hydrodynamique des mares de la Réserve Biologique Dirigée de Verzy (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'Automne OneWater - Eau Bien Commun « Les enjeux de l’eau pour le vivant »</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04750263v1</w:t>
+                <w:t xml:space="preserve">hal-04622525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dégradation des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation endokarstique de la rivière souterraine de Trépail et variations physico-chimiques des eaux (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence TEDS "Transition Ecologique pour une Développement Sociétale"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04604171v1</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca bouge en Champagne!</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de Bacchus</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04255583v1</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les glissements de terrain dans la vallée de la Marne: du passé aux évolutions futures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pettelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFLUENCE</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04255564v1</w:t>
+              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04219250v1</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact environnemental des glissements de terrain de la vallée de la Marne : contribution de la télédétection pour le suivi de coteaux viticoles champenois (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deroin Jean-Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04255528v1</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04441126v1</w:t>
+              <w:t xml:space="preserve">Karst 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03828282v1</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de l’imagerie LiDAR dans la détermination du degré de conservation et de patrimonialisation des vestiges de la Grande Guerre. Un site de guerre de mines, la Côte 108 à Berry-au-Bac (02)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03687388v1</w:t>
+              <w:t xml:space="preserve">Journées de travail internationales TRAIL (Training and Research on the Archaeological Interpretation of LiDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Domaine national de Chambord, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Organisation spatiale du réseau de tranchées durant la Grande Guerre - Exemple la région de Reims (Marne, 51)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dodici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03687375v1</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03687393v1</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
+                <w:t xml:space="preserve">Les Plans directeurs de la Grande Guerre : les principes cartographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfosses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-03708728v1</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03574226v1</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Sites de mémoires en Champagne-Ardenne de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lesjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
-[...783 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">ESRI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...938 lines deleted...]
-                <w:t xml:space="preserve">hal-02987125v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actes des Journées des Jeunes Géomorphologues 2024 à ReimsProceedings of the 2024 Young Geomorphologists Days (Reims, 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+                <w:t xml:space="preserve">Peatland-Type Sediment Filling in Valley Bottoms at the Head of Basins in a Stream Capture Context: The Example of the Bar and Petit Morin Peatland (Grand-Est, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Théo Krauffel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/13whg⟩</w:t>
+              <w:t xml:space="preserve">Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geographies5030034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070910v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Evolution of Lowland Landslides in Temperate Environments According to Climatic Conditions Based on LiDAR Data: A Case Study from Rilly (Champagne Vineyard Region, Northeastern France)</w:t>
+                <w:t xml:space="preserve">Actes des Journées des Jeunes Géomorphologues 2024 à ReimsProceedings of the 2024 Young Geomorphologists Days (Reims, 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Auguste Benoit</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences15060191⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13whg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082342v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peatland-Type Sediment Filling in Valley Bottoms at the Head of Basins in a Stream Capture Context: The Example of the Bar and Petit Morin Peatland (Grand-Est, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+                <w:t xml:space="preserve">Analysis of the Evolution of Lowland Landslides in Temperate Environments According to Climatic Conditions Based on LiDAR Data: A Case Study from Rilly (Champagne Vineyard Region, Northeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Damien</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geographies5030034⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences15060191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161582v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeology of a landslide: a case study in the Montagne de Reims (Paris basin, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental assessment of heavy metal contamination at Chekfa aggregate quarry (Jijel, North‐East Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Foughalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Kessasra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounyazad Benabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Khemissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/qjegh2021-041⟩</w:t>
+              <w:t xml:space="preserve">Environmental Quality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tqem.22136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027912v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Structure and Reactivations of a Mass Movement: The Case Study of the Jacotines Landslide (Champagne Vineyards, France)</w:t>
+                <w:t xml:space="preserve">Hydrogeology of a landslide: a case study in the Montagne de Reims (Paris basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geohazards4020011⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/qjegh2021-041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100217v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment of heavy metal contamination at Chekfa aggregate quarry (Jijel, North‐East Algeria)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal Structure and Reactivations of a Mass Movement: The Case Study of the Jacotines Landslide (Champagne Vineyards, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zeyneb Khemissa</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Quality Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/tqem.22136⟩</w:t>
+              <w:t xml:space="preserve">GeoHazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.183-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geohazards4020011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320789v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (79), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2022.3305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696928v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des ressources en eau et des glissements de terrain pour une cartographie de la susceptibilité des versants viticoles. Exemple du vignoble champenois.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781744v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des ressources en eau et des glissements de terrain pour une cartographie de la susceptibilité des versants viticoles. Exemple du vignoble champenois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 79, pp.1-10</w:t>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761294v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une cartographie de la susceptibilité aux glissements de terrain du vignoble champenois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans le vignoble champenois entre Epernay et Dormans (France) : apport de la télédétection multispectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Basile Pauthier</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le vigneron Champenois</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.15147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248190v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans le vignoble champenois entre Epernay et Dormans (France) : apport de la télédétection multispectrale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+                <w:t xml:space="preserve">Imagerie LIDAR et cartographie semi-automatique de l'exokarst de la Montagne de Reims (Champagne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.41-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03275609v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie LIDAR et cartographie semi-automatique de l'exokarst de la Montagne de Reims (Champagne, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+                <w:t xml:space="preserve">Vers une cartographie de la susceptibilité aux glissements de terrain du vignoble champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 78, pp.41-48</w:t>
+              <w:t xml:space="preserve">Le vigneron Champenois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543184v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et modelé des versants cambrés de la vallée de l’Ardre (plateau éocène du Soissonnais, bassin de Paris, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.14621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creutes&amp;quot; et réseaux de défenses dans les paysages de guerre, exemple du Mont-Chatte (Hermonville, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, https://doi.org/10.4000/geohist.646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geohist.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des glissements de terrain du vignoble champenois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vigneron Champenois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02954980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated geotechnical and geophysical investigations in a landslide site at Jijel, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Houda Mezerreg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farès Kessasra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Bouftouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 160, pp.103633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un paléokarst « supra-pergélisol » dans les calcaires lutétiens (Soissonnais, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Barbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67 (67), pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentaire de la carte géomorphologique du bassin versant du Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mappemonde.2387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des plans directeurs et de l’outil LiDAR aéroporté pour la caractérisation des impacts morphologiques de la Grande Guerre : exemple de la cote 108 (Berry‑au‑Bac, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Origin and influence of the superficial structure on the morphogenesis (Eocene plateaux of the eastern Paris Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11711⟩</w:t>
+              <w:t xml:space="preserve">GeoResJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.103 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.grj.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689961v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin and influence of the superficial structure on the morphogenesis (Eocene plateaux of the eastern Paris Basin)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+                <w:t xml:space="preserve">Apport des plans directeurs et de l’outil LiDAR aéroporté pour la caractérisation des impacts morphologiques de la Grande Guerre : exemple de la cote 108 (Berry‑au‑Bac, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoine Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoResJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.grj.2017.04.002⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276588v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-method characterization of a landslide in Champagne vineyards. Case study of the JAcotines landslide (Marne, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et origine des &amp;quot;creuses&amp;quot; : approche sous SIG (exemples en Thiérache)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les plans directeurs de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.363-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2016.00004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276643v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plans directeurs de la Grande Guerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Combaud</w:t>
+                <w:t xml:space="preserve">Apport des plans directeurs sur la compréhension de l’organisation spatiale du front durant la Grande Guerre, Application à L’Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Doddici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2016.00004⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.5426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946711v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des plans directeurs sur la compréhension de l’organisation spatiale du front durant la Grande Guerre, Application à L’Argonne</w:t>
+                <w:t xml:space="preserve">Caractérisation et origine des &amp;quot;creuses&amp;quot; : approche sous SIG (exemples en Thiérache)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfossés</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.135-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947099v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des remplissages alluviaux sur le fonctionnement hydrodynamique d'un marais d'entonnoir de percée cataclinale : l'exemple des marais de Saint-Gond (Marne, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylène Briquet</w:t>
+                <w:t xml:space="preserve">Impact of lateral variations of geologic facies on water resources in homogeneous basins: example of tertiary plateaus in the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.15 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09853111.2014.979531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277201v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources en eau et glissements de terrain : exemple du bassin versant de la Semoigne (bassin de Paris, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Actes des 15e Journées des Jeunes Géomorphologues, 21 (1), pp.7-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.10826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des conditions géographiques sur l'organisation spatiale des réseaux de défense de la Grande Guerre. Application à la Champagne (région de Reims)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des remplissages alluviaux sur le fonctionnement hydrodynamique d'un marais d'entonnoir de percée cataclinale : l'exemple des marais de Saint-Gond (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérome Buridant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.331-340</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689900v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lateral variations of geologic facies on water resources in homogeneous basins: example of tertiary plateaus in the Paris Basin</w:t>
+                <w:t xml:space="preserve">Rôle des conditions géographiques sur l'organisation spatiale des réseaux de défense de la Grande Guerre. Application à la Champagne (région de Reims)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dodici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09853111.2014.979531⟩</w:t>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 9, pp.157 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690006v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détente mécanique et dynamique de versant dans lʼEocène de lʼest du bassin de Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Causes et enjeux du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05115115v1</w:t>
+              <w:t xml:space="preserve">Conférences TEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2025, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+                <w:t xml:space="preserve">Le changement climatique : mécanismes et défis de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05404738v1</w:t>
+              <w:t xml:space="preserve">Semaine de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Cormontreuil, Jun 2025, Cormontreuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+                <w:t xml:space="preserve">L'épuisement des ressources naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05111871v1</w:t>
+              <w:t xml:space="preserve">Conférences TEDS "Transition Ecologique pour un Développement Sociétal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims (51), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auguste Benoit</w:t>
+                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04622588v1</w:t>
+              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFES; Vivre à Chabeuil, Oct 2024, Chabeuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auguste Benoit</w:t>
+                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04707051v1</w:t>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Les perturbations du cycle de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04622499v1</w:t>
+              <w:t xml:space="preserve">TEDS - Transition Ecologique pour un Développement Sociétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jul 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Fatin</w:t>
+                <w:t xml:space="preserve">Fonctionnement hydrodynamique des mares de la Réserve Biologique Dirigée de Verzy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04622525v1</w:t>
+              <w:t xml:space="preserve">Ecole d'Automne OneWater - Eau Bien Commun « Les enjeux de l’eau pour le vivant »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS – INRAe – BRGM, Oct 2024, Le Mée-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04750263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation endokarstique de la rivière souterraine de Trépail et variations physico-chimiques des eaux (Marne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fer</w:t>
+                <w:t xml:space="preserve">La dégradation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04622565v1</w:t>
+              <w:t xml:space="preserve">Conférence TEDS "Transition Ecologique pour une Développement Sociétale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims (51), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04604171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ca bouge en Champagne!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04219247v1</w:t>
+              <w:t xml:space="preserve">Rendez-vous de Bacchus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut George Chappaz, May 2023, REIMS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les glissements de terrain dans la vallée de la Marne: du passé aux évolutions futures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04060236v1</w:t>
+              <w:t xml:space="preserve">CONFLUENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison GAMET, Oct 2023, Mardeuil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
+                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foucault Mathilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04219245v1</w:t>
+              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact environnemental des glissements de terrain de la vallée de la Marne : contribution de la télédétection pour le suivi de coteaux viticoles champenois (Marne, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Deroin Jean-Paul</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02955259v1</w:t>
+              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateau Technique en Imagerie Cellulaire et Tissulaire (PICT), Apr 2023, REIMS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karst 2018</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958122v1</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’imagerie LiDAR dans la détermination du degré de conservation et de patrimonialisation des vestiges de la Grande Guerre. Un site de guerre de mines, la Côte 108 à Berry-au-Bac (02)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Desfossés</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de travail internationales TRAIL (Training and Research on the Archaeological Interpretation of LiDAR)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958162v1</w:t>
+              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation spatiale du réseau de tranchées durant la Grande Guerre - Exemple la région de Reims (Marne, 51)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mylène Dodici</w:t>
+                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Lejeune</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958071v1</w:t>
+              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Plans directeurs de la Grande Guerre : les principes cartographiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958033v1</w:t>
+              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Haguenau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958025v1</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites de mémoires en Champagne-Ardenne de la Grande Guerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frank Lesjean</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRI 2016</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958083v1</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-02958062v1</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure, état hydrique et temporalité du glissement de Vandières (vallée de la Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de la tomographie et de la photo interprétation à l’analyse du glissement de Festigny (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18èmes Journées de l'Environnement - « L’Homme, le Vin, la Vigne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Beauvais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport de la télédétection pour la caractérisation des glissements de terrain en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deroin Jean-Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomographie électrique appliquée à l’aléa glissement de terrain en Champagne (Est du Bassin de Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Journées de l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Beauvais, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation de l'aléa glissement de terrain en Champagne : cas du glissement des Rosières (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIème Colloque de l'Association Francophone de Géographie Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Arlon, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne : exemple de la Grande Guerre en Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "L'Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences Humaines (Université de Reims Champagne-Ardenne), May 2019, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure et dynamique des versants (plateaux calcaires de l'Éocène du Tardenois) : exemple de la cambrure de versant dans la vallée de l'Ardre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creutes et réseaux de défenses dans les paysages de guerre. Exemple du Mont Chatté (Hermonville-Reims)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMPACT 14-18 - Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GEGENAA, Sep 2018, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combining GIS, trenches maps and lidar for WW1 landscapes in Champagne (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Conference on Military Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Military Geosciences (ICMG), Jun 2017, Stellenbosch, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating GIS, trenches maps, LiDAR data processing and archaeological approach for the WWI landscapes survey of the Champagne front (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on geomorphology (9th ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Indian Institute of Geomorphologists (IGI), Nov 2017, Vigyan Bhawan, New Delhi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 000 km de tranchées et de boyaux de la Grande Guerre révélés par l’outil SIG en Champagne-Ardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESRI France 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESRI, Oct 2016, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-02958047v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des SIG dans l'étude diachronique d'une zone humide continentale exploitée par l'homme :l'exemple des marais de Saint-Gond (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence de la communauté francophone d'ESRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des remplissages alluviaux sur hydrodynamisme des zones humides : le cas des marais de Saint-Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02987125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne. Exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en question(s) : Gouvernance, environnement, langues, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.67-80, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10708,158 +10717,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact 14-18, Actes du colloque international de Reims (20-21 septembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pargny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Reims Champagne-Ardenne; GEGENAA; Département de la Marne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reims, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10869,114 +10878,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mouvements de terrain du vignoble champenois. Approche géomorphologique et hydrologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Reims Champagne-Ardenne, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01137480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11123,51 +11132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070917v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255564v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275602v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248180v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deroin Jean-Paul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955265v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954654v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02947204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987125v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027912v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2021-041" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320789v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Foughalia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Kessasra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounyazad Benabbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Khemissa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tqem.22136" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781744v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dupuis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248190v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275609v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-56KBN2M8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954980v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956253v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mezerreg" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Kessasra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouftouha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouabdallah" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103633" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946808v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02979163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2387" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276588v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2017.04.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986547v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandjean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947099v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Doddici" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5426" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277201v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Briquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277178v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10826" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689900v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4615" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958162v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958071v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958033v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01137480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deroin Jean-Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Foughalia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Kessasra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounyazad Benabbes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Khemissa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tqem.22136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2021-041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3305" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dupuis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15147" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-56KBN2M8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mezerreg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Kessasra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouftouha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouabdallah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103633" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02979163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2387" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2017.04.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Doddici" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5426" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10826" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Briquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4615" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070917v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604176v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02947204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01137480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>