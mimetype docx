--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -574,466 +574,4028 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actes des Journées des Jeunes Géomorphologues 2024 à ReimsProceedings of the 2024 Young Geomorphologists Days (Reims, 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13whg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the Evolution of Lowland Landslides in Temperate Environments According to Climatic Conditions Based on LiDAR Data: A Case Study from Rilly (Champagne Vineyard Region, Northeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences15060191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peatland-Type Sediment Filling in Valley Bottoms at the Head of Basins in a Stream Capture Context: The Example of the Bar and Petit Morin Peatland (Grand-Est, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geographies5030034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogeology of a landslide: a case study in the Montagne de Reims (Paris basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Journal of Engineering Geology and Hydrogeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/qjegh2021-041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internal Structure and Reactivations of a Mass Movement: The Case Study of the Jacotines Landslide (Champagne Vineyards, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoHazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.183-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geohazards4020011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental assessment of heavy metal contamination at Chekfa aggregate quarry (Jijel, North‐East Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Foughalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Kessasra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounyazad Benabbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyneb Khemissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Quality Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tqem.22136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des ressources en eau et des glissements de terrain pour une cartographie de la susceptibilité des versants viticoles. Exemple du vignoble champenois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (79), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2022.3305⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une cartographie de la susceptibilité aux glissements de terrain du vignoble champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Pauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vigneron Champenois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie de la susceptibilité aux glissements de terrain dans le vignoble champenois entre Epernay et Dormans (France) : apport de la télédétection multispectrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (2), pp.147-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.15147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagerie LIDAR et cartographie semi-automatique de l'exokarst de la Montagne de Reims (Champagne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78, pp.41-48</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique et modelé des versants cambrés de la vallée de l’Ardre (plateau éocène du Soissonnais, bassin de Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.14621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des glissements de terrain du vignoble champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vigneron Champenois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creutes&amp;quot; et réseaux de défenses dans les paysages de guerre, exemple du Mont-Chatte (Hermonville, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Impacts environnementaux et approches spatiales de la Grande Guerre, 14-15, https://doi.org/10.4000/geohist.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated geotechnical and geophysical investigations in a landslide site at Jijel, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour El Houda Mezerreg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farès Kessasra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouftouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 160, pp.103633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un paléokarst « supra-pergélisol » dans les calcaires lutétiens (Soissonnais, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67 (67), pp.53-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des plans directeurs et de l’outil LiDAR aéroporté pour la caractérisation des impacts morphologiques de la Grande Guerre : exemple de la cote 108 (Berry‑au‑Bac, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Antoine Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin and influence of the superficial structure on the morphogenesis (Eocene plateaux of the eastern Paris Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoResJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.103 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.grj.2017.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire de la carte géomorphologique du bassin versant du Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.2387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation et origine des &amp;quot;creuses&amp;quot; : approche sous SIG (exemples en Thiérache)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.135-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans directeurs de la Grande Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (3), pp.363-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2016.00004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des plans directeurs sur la compréhension de l’organisation spatiale du front durant la Grande Guerre, Application à L’Argonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Doddici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfossés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Géographie Historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geohist.5426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-method characterization of a landslide in Champagne vineyards. Case study of the JAcotines landslide (Marne, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des remplissages alluviaux sur le fonctionnement hydrodynamique d'un marais d'entonnoir de percée cataclinale : l'exemple des marais de Saint-Gond (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.331-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources en eau et glissements de terrain : exemple du bassin versant de la Semoigne (bassin de Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Actes des 15e Journées des Jeunes Géomorphologues, 21 (1), pp.7-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des conditions géographiques sur l'organisation spatiale des réseaux de défense de la Grande Guerre. Application à la Champagne (région de Reims)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Taborelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dodici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Buridant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Volume 9, pp.157 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/physio-geo.4615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of lateral variations of geologic facies on water resources in homogeneous basins: example of tertiary plateaus in the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.15 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09853111.2014.979531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détente mécanique et dynamique de versant dans lʼEocène de lʼest du bassin de Paris, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111871v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auguste Benoit</w:t>
+                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115115v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404738v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1062,504 +4624,504 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622588v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Auguste Benoit</w:t>
+                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707051v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622499v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Fatin</w:t>
+                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622525v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation endokarstique de la rivière souterraine de Trépail et variations physico-chimiques des eaux (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1578,806 +5140,806 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
+                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pettelat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Louis</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
+              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219245v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219247v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060236v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact environnemental des glissements de terrain de la vallée de la Marne : contribution de la télédétection pour le suivi de coteaux viticoles champenois (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deroin Jean-Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Jeunes Chercheurs Condorcet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le karts des poilus - Karst et carrières souterraines durant la Grande Guerre dans le Soissonnais (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karst 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
+                <w:t xml:space="preserve">Organisation spatiale du réseau de tranchées durant la Grande Guerre - Exemple la région de Reims (Marne, 51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Dodici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958047v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l’imagerie LiDAR dans la détermination du degré de conservation et de patrimonialisation des vestiges de la Grande Guerre. Un site de guerre de mines, la Côte 108 à Berry-au-Bac (02)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2386,4256 +5948,694 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de travail internationales TRAIL (Training and Research on the Archaeological Interpretation of LiDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Domaine national de Chambord, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation spatiale du réseau de tranchées durant la Grande Guerre - Exemple la région de Reims (Marne, 51)</w:t>
+                <w:t xml:space="preserve">Les Plans directeurs de la Grande Guerre : les principes cartographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Desfosses</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958071v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cote 108 à Berry-au-Bac, un site de guerres des mines, apport de l’imagerie LiDAR dans la détermination de l’impact morphogène de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Plans directeurs de la Grande Guerre : les principes cartographiques</w:t>
+                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958033v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact morphologique de l'artillerie - Apport de l'imagerie lidar dans la détermination de l'impact morphogène de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Sites de mémoires en Champagne-Ardenne de la Grande Guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lesjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
+              <w:t xml:space="preserve">ESRI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958062v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sites de mémoires en Champagne-Ardenne de la Grande Guerre</w:t>
+                <w:t xml:space="preserve">Programme de Recherche IMPACT 14-18, impacts environnementaux de la Grande Guerre en Champagne-Ardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...3461 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">hal-03277151v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6824,368 +6824,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'épuisement des ressources naturelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences TEDS "Transition Ecologique pour un Développement Sociétal"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims (51), France</w:t>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04604176v1</w:t>
+                <w:t xml:space="preserve">hal-04703259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">L'épuisement des ressources naturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFES; Vivre à Chabeuil, Oct 2024, Chabeuil, France</w:t>
+              <w:t xml:space="preserve">Conférences TEDS "Transition Ecologique pour un Développement Sociétal"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746640v1</w:t>
+                <w:t xml:space="preserve">hal-04604176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFES; Vivre à Chabeuil, Oct 2024, Chabeuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703259v1</w:t>
+                <w:t xml:space="preserve">hal-04746640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les perturbations du cycle de l'eau</w:t>
               </w:r>
@@ -7493,290 +7493,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca bouge en Champagne!</w:t>
+                <w:t xml:space="preserve">Les glissements de terrain dans la vallée de la Marne: du passé aux évolutions futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de Bacchus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut George Chappaz, May 2023, REIMS, France</w:t>
+              <w:t xml:space="preserve">CONFLUENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison GAMET, Oct 2023, Mardeuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255583v1</w:t>
+                <w:t xml:space="preserve">hal-04255564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les glissements de terrain dans la vallée de la Marne: du passé aux évolutions futures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFLUENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison GAMET, Oct 2023, Mardeuil, France</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255564v1</w:t>
+                <w:t xml:space="preserve">hal-04219250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ca bouge en Champagne!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
+              <w:t xml:space="preserve">Rendez-vous de Bacchus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut George Chappaz, May 2023, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219250v1</w:t>
+                <w:t xml:space="preserve">hal-04255583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
               </w:r>
@@ -7922,51 +7922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7985,316 +7985,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574226v1</w:t>
+                <w:t xml:space="preserve">hal-03687388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882036v1</w:t>
+                <w:t xml:space="preserve">hal-03687375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8356,990 +8339,1007 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687388v1</w:t>
+                <w:t xml:space="preserve">hal-03687393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687375v1</w:t>
+                <w:t xml:space="preserve">halshs-03708728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
+                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687393v1</w:t>
+                <w:t xml:space="preserve">hal-03574226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique de la qualité des données LiDAR : Approche comparative multi-sectorielle (Fossard, Vosges ; Montagne de Reims et &amp;quot;Reims Nord&amp;quot;, Marne)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remuer ciel et terre : Apport du LiDAR à l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Remiremont, France</w:t>
+              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03708728v1</w:t>
+                <w:t xml:space="preserve">hal-03882036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">Structure, état hydrique et temporalité du glissement de Vandières (vallée de la Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273252v1</w:t>
+                <w:t xml:space="preserve">hal-03275602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, état hydrique et temporalité du glissement de Vandières (vallée de la Marne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275602v1</w:t>
+                <w:t xml:space="preserve">hal-03361805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Devos</w:t>
+                <w:t xml:space="preserve">Apport de la tomographie et de la photo interprétation à l’analyse du glissement de Festigny (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
+              <w:t xml:space="preserve">18èmes Journées de l'Environnement - « L’Homme, le Vin, la Vigne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361805v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03248180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la tomographie et de la photo interprétation à l’analyse du glissement de Festigny (Marne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ortonovi</w:t>
+                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de l'Environnement - « L’Homme, le Vin, la Vigne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248180v1</w:t>
+                <w:t xml:space="preserve">hal-03273252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la télédétection pour la caractérisation des glissements de terrain en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deroin Jean-Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9364,90 +9364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomographie électrique appliquée à l’aléa glissement de terrain en Champagne (Est du Bassin de Paris, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journées de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9472,77 +9472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de l'aléa glissement de terrain en Champagne : cas du glissement des Rosières (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIème Colloque de l'Association Francophone de Géographie Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Arlon, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9580,90 +9580,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne : exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "L'Europe"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences Humaines (Université de Reims Champagne-Ardenne), May 2019, Reims, France</w:t>
@@ -9692,90 +9692,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et dynamique des versants (plateaux calcaires de l'Éocène du Tardenois) : exemple de la cambrure de versant dans la vallée de l'Ardre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ortonovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9826,77 +9826,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPACT 14-18 - Impacts environnementaux et approches spatiales de la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEGENAA, Sep 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9915,277 +9915,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining GIS, trenches maps and lidar for WW1 landscapes in Champagne (France)</w:t>
+                <w:t xml:space="preserve">Integrating GIS, trenches maps, LiDAR data processing and archaeological approach for the WWI landscapes survey of the Champagne front (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Military Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference on Military Geosciences (ICMG), Jun 2017, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">9th International Conference on geomorphology (9th ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Indian Institute of Geomorphologists (IGI), Nov 2017, Vigyan Bhawan, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953533v1</w:t>
+                <w:t xml:space="preserve">hal-02953497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating GIS, trenches maps, LiDAR data processing and archaeological approach for the WWI landscapes survey of the Champagne front (France)</w:t>
+                <w:t xml:space="preserve">Combining GIS, trenches maps and lidar for WW1 landscapes in Champagne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on geomorphology (9th ICG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association of Geomorphologists (IAG), Indian Institute of Geomorphologists (IGI), Nov 2017, Vigyan Bhawan, New Delhi, India</w:t>
+              <w:t xml:space="preserve">12th International Conference on Military Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Military Geosciences (ICMG), Jun 2017, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953497v1</w:t>
+                <w:t xml:space="preserve">hal-02953533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 000 km de tranchées et de boyaux de la Grande Guerre révélés par l’outil SIG en Champagne-Ardenne</w:t>
               </w:r>
@@ -10210,64 +10210,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Desfossés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRI France 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRI, Oct 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10426,51 +10426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10570,90 +10570,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux environnementaux post-conflits et identité européenne. Exemple de la Grande Guerre en Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bost; Perrine Delettre; Philippe Odou; Angélique Ranvier; Fabrice Thuriot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe en question(s) : Gouvernance, environnement, langues, cultures</w:t>
@@ -10744,64 +10744,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact 14-18, Actes du colloque international de Reims (20-21 septembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11132,51 +11132,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deroin Jean-Paul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958033v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958083v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Foughalia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Kessasra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounyazad Benabbes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Khemissa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tqem.22136" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027912v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2021-041" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3305" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dupuis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15147" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-56KBN2M8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248190v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954980v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956253v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mezerreg" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Kessasra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouftouha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouabdallah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103633" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946808v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02979163v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2387" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2017.04.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986547v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandjean" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946711v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Doddici" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5426" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277178v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10826" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277201v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Briquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689900v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4615" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070917v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604176v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255583v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248180v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02947204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01137480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Barbin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13whg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ortonovi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/qjegh2021-041" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Foughalia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Kessasra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounyazad Benabbes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyneb Khemissa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tqem.22136" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dupuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3305" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248190v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pauthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.15147" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-56KBN2M8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946681v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.14621" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0293X375-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954980v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02816684v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.646" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956253v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Houda Mezerreg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Far&#232;s Kessasra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouftouha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bouabdallah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103633" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946808v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Antoine Brenot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H94Q3J7H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grj.2017.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02979163v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.2387" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02946711v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2016.00004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947099v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Doddici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfoss&#233;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geohist.5426" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986547v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grandjean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277201v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Briquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277178v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10826" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01689900v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Buridant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.4615" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277151v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955259v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deroin Jean-Paul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958122v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958071v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brenot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desfosses" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958083v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lesjean" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070917v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604176v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646188v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Riviere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604171v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255564v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255583v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02955100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952449v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Canc&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02954654v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953789v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02953533v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02947204v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507405v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_europe_en_question_s_gouvernance_environnement_langues_cultures_francois_bost_perrine_delettre_philippe_odou_angelique_ranvier_fabrice_thuriot-9782343247700-71975.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958676v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01137480v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>