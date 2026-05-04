--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -490,325 +490,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02044281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on limiter les détours dans un réseau ?</w:t>
+                <w:t xml:space="preserve">On the number of planar Eulerian orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pennarun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.59-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688781v1</w:t>
+                <w:t xml:space="preserve">hal-01389264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the number of planar Eulerian orientations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rook-drawings of Plane Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pennarun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65, pp.59-91</w:t>
+              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (1), pp.103-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389264v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rook-drawings of Plane Graphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peut-on limiter les détours dans un réseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pennarun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 21 (1), pp.103-120</w:t>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431637v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper and Lower Bounds for Online Routing on Delaunay Triangulations</w:t>
               </w:r>
@@ -1456,51 +1456,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baxter permutations and plane bipolar orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2792,90 +2792,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rook-drawing for plane graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pennarun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Graph Drawing and Network Visualization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3339,446 +3339,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcasting on Large Scale Heterogeneous Platforms with connectivity artifacts under the Bounded Multi-Port Model</w:t>
+                <w:t xml:space="preserve">Modeling and Practical Evaluation of a Service Location Problem in Large Scale Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Uznanski</w:t>
+                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS 2011 - 17th Internation Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2011, Taïnan, Taiwan. pp.173-180</w:t>
+              <w:t xml:space="preserve">Internation Conference on Parallel Computing 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Taipei, Taiwan. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00618784v1</w:t>
+                <w:t xml:space="preserve">inria-00580969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Practical Evaluation of a Service Location Problem in Large Scale Networks</w:t>
+                <w:t xml:space="preserve">Broadcasting on Large Scale Heterogeneous Platforms with connectivity artifacts under the Bounded Multi-Port Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
+                <w:t xml:space="preserve">P. Uznanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Conference on Parallel Computing 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Taipei, Taiwan. pp.10</w:t>
+              <w:t xml:space="preserve">ICPADS 2011 - 17th Internation Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2011, Taïnan, Taiwan. pp.173-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00580969v1</w:t>
+                <w:t xml:space="preserve">inria-00618784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Internet Embedding Tools for Heterogeneous Resources Aggregation</w:t>
+                <w:t xml:space="preserve">Utilisation d'outils de plongement d'Internet pour l'agrégation de ressources hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneity in Computing Workshop (HCW) - in IPDPS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.114-124</w:t>
+              <w:t xml:space="preserve">Conférence : 13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00588650v1</w:t>
+                <w:t xml:space="preserve">inria-00585254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation d'outils de plongement d'Internet pour l'agrégation de ressources hétérogènes</w:t>
+                <w:t xml:space="preserve">Use of Internet Embedding Tools for Heterogeneous Resources Aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence : 13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
+              <w:t xml:space="preserve">Heterogeneity in Computing Workshop (HCW) - in IPDPS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.114-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00585254v1</w:t>
+                <w:t xml:space="preserve">inria-00588650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane Spanners of Maximum Degree Six</w:t>
               </w:r>
@@ -4144,51 +4144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permutations de Baxter et orientations bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4220,562 +4220,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutations de Baxter et orientations bipolaires planes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baxter permutations and plane bipolar orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres ALEA 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Luminy, France</w:t>
+              <w:t xml:space="preserve">TGGT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366287v1</w:t>
+                <w:t xml:space="preserve">hal-00355755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baxter permutations and plane bipolar orientations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t>
+                <w:t xml:space="preserve">Distributed Approximation Algorithm for Resource Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Fusy</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TGGT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France. pp.69-74</w:t>
+              <w:t xml:space="preserve">SIROCCO 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Switzerland. pp.61--73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355755v1</w:t>
+                <w:t xml:space="preserve">hal-00323068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Approximation Algorithm for Resource Clustering</w:t>
+                <w:t xml:space="preserve">Scheduling divisibleworkloads on heterogeneous platforms under bounded multi-port model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Switzerland. pp.61--73</w:t>
+              <w:t xml:space="preserve">Heterogeneity in Computing Workshop, in IEEE International Symposium on Parallel and Distributed Processing, 2008. IPDPS 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323068v1</w:t>
+                <w:t xml:space="preserve">inria-00336189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling divisibleworkloads on heterogeneous platforms under bounded multi-port model</w:t>
+                <w:t xml:space="preserve">Distributed Approximation Algorithm for Resource Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heterogeneity in Computing Workshop, in IEEE International Symposium on Parallel and Distributed Processing, 2008. IPDPS 2008.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Opodis 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Luxor, Egypt. pp.564--567, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-92221-6_41⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00336189v1</w:t>
+                <w:t xml:space="preserve">hal-00396449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Approximation Algorithm for Resource Clustering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Permutations de Baxter et orientations bipolaires planes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opodis 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres ALEA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Luminy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00396449v1</w:t>
+                <w:t xml:space="preserve">hal-00366287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalans intervals and realizers of triangulations (extended abstract)</w:t>
               </w:r>
@@ -6547,203 +6547,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotics of geometrical navigation on a random set of points of the plane</w:t>
+                <w:t xml:space="preserve">Connections between Theta-Graphs, Delaunay Triangulations, and Orthogonal Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Marckert</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534217v1</w:t>
+                <w:t xml:space="preserve">hal-00454565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connections between Theta-Graphs, Delaunay Triangulations, and Orthogonal Surfaces</w:t>
+                <w:t xml:space="preserve">Asymptotics of geometrical navigation on a random set of points of the plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Ilcinkas</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Marckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454565v1</w:t>
+                <w:t xml:space="preserve">hal-00534217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId138"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6898,51 +6898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.90b1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Esnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.22.73" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103290" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/7897" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389264v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Bose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou de Carufel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Perkovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Renssen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9842-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Perkovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad A. Kanj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Xia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Uznanski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar Agrawal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.245" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marckert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1324045692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Felsner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulalhon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schaeffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Odak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Garito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Carmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kostitsyna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lubiw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Dolstra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uznanski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588650v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585254v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14165-2_3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XTRG74R9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16926-7_25" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366287v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336189v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396449v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_41" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JWG0GCLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3RW56BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Felsner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulalhon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338407v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Kanj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454565v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.90b1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Esnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.22.73" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103290" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/7897" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389264v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Bose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou de Carufel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Perkovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Renssen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9842-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Perkovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad A. Kanj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Xia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Uznanski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar Agrawal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.245" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marckert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1324045692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Felsner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulalhon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schaeffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Odak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Garito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Carmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kostitsyna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lubiw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Dolstra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uznanski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14165-2_3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XTRG74R9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16926-7_25" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_41" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JWG0GCLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366287v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3RW56BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Felsner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulalhon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338407v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Kanj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>