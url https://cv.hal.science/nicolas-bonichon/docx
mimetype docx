--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -918,243 +918,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tight Stretch Factors for $L_1$- and $L_\infty$-Delaunay Triangulations</w:t>
+                <w:t xml:space="preserve">There are Plane Spanners of Degree 4 and Moderate Stretch Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+                <w:t xml:space="preserve">Iyad A. Kanj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubomir Perković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
+                <w:t xml:space="preserve">Ge Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48, pp.237-250</w:t>
+              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (3), pp.514-546</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964470v1</w:t>
+                <w:t xml:space="preserve">hal-01207271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There are Plane Spanners of Degree 4 and Moderate Stretch Factor</w:t>
+                <w:t xml:space="preserve">Tight Stretch Factors for $L_1$- and $L_\infty$-Delaunay Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iyad A. Kanj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ljubomir Perković</w:t>
+                <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge Xia</w:t>
+                <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Computational Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 53 (3), pp.514-546</w:t>
+              <w:t xml:space="preserve">Computational Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.237-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207271v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadcasting on Large Scale Heterogeneous Platforms under the Bounded Multi-Port Model</w:t>
               </w:r>
@@ -1728,64 +1728,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar graphs, via well-orderly maps and trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Poulalhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1836,77 +1836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Decomposition of Outerplanar Maps and Application to Enumeration, Coding and Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9, pp.185--204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2222,64 +2222,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclidean Freeze Tag Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeed Odak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2710,51 +2710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosenjit Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou de Carufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André van Renssen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2913,77 +2913,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">There are Plane Spanners of Maximum Degree 4 (extended abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad A. Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SoCG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3129,77 +3129,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Stretch Factor of ${L}_1$- and ${L}_\infty$-{D}elaunay Triangulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual European Symposium on Algorithms (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ljubljana, Slovenia. pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3339,230 +3339,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Practical Evaluation of a Service Location Problem in Large Scale Networks</w:t>
+                <w:t xml:space="preserve">Broadcasting on Large Scale Heterogeneous Platforms with connectivity artifacts under the Bounded Multi-Port Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
+                <w:t xml:space="preserve">P. Uznanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Conference on Parallel Computing 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Taipei, Taiwan. pp.10</w:t>
+              <w:t xml:space="preserve">ICPADS 2011 - 17th Internation Conference on Parallel and Distributed Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2011, Taïnan, Taiwan. pp.173-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00580969v1</w:t>
+                <w:t xml:space="preserve">inria-00618784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadcasting on Large Scale Heterogeneous Platforms with connectivity artifacts under the Bounded Multi-Port Model</w:t>
+                <w:t xml:space="preserve">Modeling and Practical Evaluation of a Service Location Problem in Large Scale Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Uznanski</w:t>
+                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPADS 2011 - 17th Internation Conference on Parallel and Distributed Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2011, Taïnan, Taiwan. pp.173-180</w:t>
+              <w:t xml:space="preserve">Internation Conference on Parallel Computing 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Taipei, Taiwan. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00618784v1</w:t>
+                <w:t xml:space="preserve">inria-00580969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'outils de plongement d'Internet pour l'agrégation de ressources hétérogènes</w:t>
               </w:r>
@@ -3587,51 +3587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence : 13es Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Cap Estérel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3695,51 +3695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heterogeneity in Computing Workshop (HCW) - in IPDPS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Anchorage, United States. pp.114-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3777,77 +3777,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plane Spanners of Maximum Degree Six</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICALP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.19-30, </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3906,64 +3906,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connections between Theta-Graphs, Delaunay Triangulations, and Orthogonal Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4023,90 +4023,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment résumer le plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Perkovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Rencontres Francophones sur les Aspects Algorithmiques de Télécommunications (AlgoTel)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Belle Dune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4220,230 +4220,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baxter permutations and plane bipolar orientations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t>
+                <w:t xml:space="preserve">Distributed Approximation Algorithm for Resource Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Fusy</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TGGT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France. pp.69-74</w:t>
+              <w:t xml:space="preserve">SIROCCO 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Switzerland. pp.61--73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00355755v1</w:t>
+                <w:t xml:space="preserve">hal-00323068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Approximation Algorithm for Resource Clustering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beaumont</w:t>
+                <w:t xml:space="preserve">Baxter permutations and plane bipolar orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Bousquet-Mélou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Larchevêque</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fusy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Switzerland. pp.61--73</w:t>
+              <w:t xml:space="preserve">TGGT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France. pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323068v1</w:t>
+                <w:t xml:space="preserve">hal-00355755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling divisibleworkloads on heterogeneous platforms under bounded multi-port model</w:t>
               </w:r>
@@ -4576,51 +4576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Larchevêque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opodis 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Luxor, Egypt. pp.564--567, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4843,51 +4843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Labels by Traversal and Jumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4972,51 +4972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short Labels by Traversal and Jumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Labourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5054,51 +5054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schéma d'étiquetage d'adjacence pour les arbres de degrés borné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5143,273 +5143,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00378390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge partition of toroidal graphs into forests in linear time</w:t>
+                <w:t xml:space="preserve">Convex Drawings of 3-Connected Planar Graphs - (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Labourel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Felsner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mosbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Graph Theory (ICGT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.421-425</w:t>
+              <w:t xml:space="preserve">Graph Drawing: 12th International Symposium, GD 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United States. pp.60--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307600v1</w:t>
+                <w:t xml:space="preserve">hal-00307595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convex Drawings of 3-Connected Planar Graphs - (Extended Abstract)</w:t>
+                <w:t xml:space="preserve">Edge partition of toroidal graphs into forests in linear time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mosbah</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gavoille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Labourel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graph Drawing: 12th International Symposium, GD 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, United States. pp.60--70</w:t>
+              <w:t xml:space="preserve">7th International Conference on Graph Theory (ICGT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.421-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307595v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Graphs, via Well-Orderly Maps and Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Poulalhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5473,64 +5473,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Information-Theoretic Upper Bound of Planar Graphs Using Triangulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">$20^{th}$ Annual Symposium on Theoretical Aspects of Computer Science (STACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Germany. pp.499-510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5568,64 +5568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Decomposition of Outerplanar Maps and Application to Enumeration, Coding and Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">$29^{th}$ International Workshop, Graph - Theoretic Concepts in Computer Science (WG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Netherlands. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6023,64 +6023,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Information-Theoretic Upper Bound on Planar Graphs Using Well-Orderly Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dehmer, Matthias and Emmert-Streib, Frank and Mehler, Alexander. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Towards an Information Theory of Complex Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser Boston, pp.17-46, 2011, 978-0-8176-4904-3</w:t>
@@ -6377,51 +6377,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iyad Kanj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubomir Perković</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge Xia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6566,64 +6566,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connections between Theta-Graphs, Delaunay Triangulations, and Orthogonal Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ilcinkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6898,51 +6898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.90b1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Esnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.22.73" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103290" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/7897" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389264v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Bose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou de Carufel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Perkovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Renssen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9842-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964470v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Perkovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad A. Kanj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Xia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Uznanski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar Agrawal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.245" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marckert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1324045692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Felsner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulalhon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schaeffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Odak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Garito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Carmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kostitsyna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lubiw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Dolstra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580969v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618784v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uznanski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14165-2_3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XTRG74R9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16926-7_25" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355755v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323068v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_41" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JWG0GCLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366287v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3RW56BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307600v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307595v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Felsner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulalhon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338407v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Kanj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219918v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonichon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53480/jeeses.90b1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04302857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Esnard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.22.73" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179865v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fusy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103290" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044281v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/7897" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389264v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pennarun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431637v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688781v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412046v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosenjit Bose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou de Carufel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Perkovi&#263;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Renssen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9842-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207271v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad A. Kanj" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge Xia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gavoille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hanusse" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubomir Perkovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861830v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Uznanski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailesh Kumar Agrawal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2013.245" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649901v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marckert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1239/aap/1324045692" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433273v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282571v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fusy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernardi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Felsner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mosbah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159296v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Poulalhon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Schaeffer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307594v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307593v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307592v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Odak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172465v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Garito" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Despr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Hill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2018.22" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412047v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paz Carmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Kostitsyna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lubiw" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207960v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00564056v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Marchal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684220v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco Dolstra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00618784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Uznanski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00580969v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Larchev&#234;que" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00585254v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duchon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00588650v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534212v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14165-2_3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-XTRG74R9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536710v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ilcinkas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16926-7_25" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323068v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355755v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00336189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396449v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-92221-6_41" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JWG0GCLR-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366287v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369657v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Labourel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3RW56BF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307595v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Felsner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307600v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulalhon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307599v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307598v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323077v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307596v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00649898v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00922501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00338407v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966353v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyad Kanj" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092761v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454565v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534217v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>