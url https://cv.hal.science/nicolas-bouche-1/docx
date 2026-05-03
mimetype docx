--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bouché </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE-DARK-I: Dark matter halo properties of intermediate-z star-forming galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2506.19721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.A117. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: The Column Density, Covering Fraction, and Mass of O vi -bearing Gas in and Around Low-redshift Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayak Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adc922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Spectra Networks (GaSNet) – III. Reconstructive pre-trained network for spectrum reconstruction, redshift estimate, and anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fucheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heneka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Kristian Krogager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Demarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 543 (1), pp.691-708. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple star-forming episodes of intermediate-redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muñoz López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 702, pp.A146. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: Connecting H i Absorption with Ly α Emitters at z ≈ 3.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshita Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 980 (2), pp.171. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ada7e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGIC: MUSE gAlaxy Groups In COSMOS – A survey to probe the impact of environment on galaxy evolution over the last 8 Gyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A205. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) X. The cool gas and covering fraction of Mg II in galaxy groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528, pp.481-498. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRESS. XII. Statistics on the Dynamics and Gas Mass Fraction of Extremely Metal-poor Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiko Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinobu Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 961, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad06ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04838886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of cosmic rays on the observational properties of the CGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Defelippis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 530 (1), pp.52-65. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Spectra neural Network (GaSNet). II. Using Deep Learning for Spectral Classification and Redshift Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fucheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola R. Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heneka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Erik Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 532 (1), pp.643-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) XI. Scaling relations between outflows and host galaxy properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A39. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A galactic outflow traced by its extended Mg II emission out to a ∼30 kpc radius in the Hubble Ultra Deep Field with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Pessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A5. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04838843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale excess HI absorption around $z\approx4$ galaxies detected in a background galaxy spectrum in the MUSE eXtremely Deep Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruari Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 529 (3), pp.2794-2806. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) XII. Rationale and design of a Mg ii survey of the cool circum-galactic medium with MUSE and UVES: The MEGAFLOW Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) IX. The impact of gas flows on the relations between the mass, star formation rate, and metallicity of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanna Langan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ginolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergö Popping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521, pp.546-557. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04038708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field surveys: Data release II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themiya Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A4. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Highlights from Ten Years of the MUSE Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRESS. IX. Extremely Metal-poor Galaxies are Very Gas-rich Dispersion-dominated Systems: Will the James Webb Space Telescope Witness Gaseous Turbulent High-z Primordial Galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiko Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinobu Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 951 (2), pp.102. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/accc87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical diversity of gas in distant galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ramburuth-Hurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-K. Krogager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, pp.A68. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Faint survey. III. Constraining Scalar Field Dark Matter with Antlia B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana P Júlio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan L Zoutendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin I Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, pp.A38. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar outflows out to 10 kpc for massive galaxies at redshift z ≈ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 624, pp.53-56. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06718-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04473115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE eXtremely deep field: first panoramic view of an Mg II emitting intragroup medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 663, pp.A11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling relations of z ∼ 0.25-1.5 galaxies in various environments from the morpho-kinematics analysis of the MAGIC sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Abril-Melgarejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, pp.A54. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Extremely Deep Field: Evidence for SFR-induced cores in dark-matter dominated galaxies at z ≃ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A76. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Lyα and LyC Escape in Galaxies with Mg II Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinfeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaina Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Worseck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 933, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac7225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: 12 massive lensing clusters MUSE observations (Richard+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/646/A83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Circumgalactic MgII Absorption between the TNG50 Simulation and the MEGAFLOW Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Defelippis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg L. Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac2cbf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VI. A study of C iv and Mg ii absorbing gas surrounding [O ii ] emitting galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 506 (1), pp.1355-1363. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Faint survey - II. The dark-matter density profile of the ultra-faint dwarf galaxy Eridanus 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan L. Zoutendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Den Brok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A80. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for light in the darkness: Bounds on ALP dark matter with the optical MUSE-faint survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan L. Zoutendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 814, pp.136075. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) V. The dust/metallicity-anisotropy of the Circum-Galactic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (3), pp.3733-3745. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VIII. Discovery of a Mg ii emission halo probed by a quasar sightline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (3), pp.4294-4315. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A49. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of MUSE observations towards twelve massive lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Guaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Erik Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A83. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: characterizing the circumgalactic medium of redshift ≈3.3 Ly α emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508 (4), pp.5612-5637. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: the ELT’s First-Light Near-infrared and Visible Integral Field Spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tecza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Schnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.7-12. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VII: A NOEMA pilot program to probe molecular gas in galaxies with measured circumgalactic gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Daddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 501 (2), pp.1900-1910. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) IV: A two sightline tomography of a galactic wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (3), pp.4576-4588. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the cosmic web: Ly$\alpha$ emission from simulated filaments at $z = 3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia M. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiel Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianne Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (4), pp.5439-5448. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: Calibrating the redshifts of Lyman-α emitters using stacked circumgalactic medium absorption profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella A Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Monthly Notices of the Royal Astronomical Society, 496 (2), pp.1013-1022. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New criteria for the selection of galaxy close pairs from cosmological simulations: evolution of the major and minor merger fraction in MUSE deep fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) II. A study of gas accretion around z ≈ 1 star-forming galaxies with background quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (2), pp.1961-1980. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant Ly$\alpha$ nebula and a small-scale clumpy outflow in the system of the exotic quasar J0952+0114 unveiled by MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 880 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab2881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHIBSS2: survey design and z = 0.5 – 0.8 results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. García-Burillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A105. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin Levels and Low-Frequency Magnetic Fields in Humans and Rats: Reconciling Opposite Results with a Bayesian Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mcconway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 (8), pp.539. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bem.22218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing circumgalactic gas around massive ellipticals at z ≈ 0.4 – III. The galactic environment of a chemically pristine Lyman limit absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiao-Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Straka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhri Zahedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Outflows Identified in Early Star-forming Galaxies at z = 5–6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuma Sugahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Harikane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab49fe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) III: galactic wind properties using background quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.4368 - 4381. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2822/5586576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacking the Cosmic Web in fluorescent Ly α emission with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475 (3), pp.3854-3869. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, turbulence, and star formation of z ∼ 1 strongly lensed galaxies seen with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (1), pp.18-44. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly 100% of the sky is covered by Lyman-α emission around high redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE Spectroscopic Identifications of Ultra-faint Emission Line Galaxies with M_UV ∼ −15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Franx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (1), pp.L1. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aade4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SINS/zC-SINF Survey of z ∼ 2 Galaxy Kinematics: SINFONI Adaptive Optics–assisted Data and Kiloparsec-scale Emission-line Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238 (2), pp.21. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aadd49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lyman limit system associated with galactic winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (4), pp.5046-5059. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Nearly all the sky is covered by Lyman-α emission around high-redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563, pp.E31-E31. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0664-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey. XI. Constraining the low-mass end of the stellar mass – star formation rate relation at z &amp;lt; 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A27. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Feltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A62. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the systemic redshift of galaxies from their Lyman alpha line profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (1), pp.L60-L65. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/sly058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and Quasar Fueling Caught in the Act from the Intragroup to the Interstellar Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiao-Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Straka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 869 (1), pp.L1. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aaf1cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHIBSS: Unified Scaling Relations of Gas Depletion Time and Molecular Gas Fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. García-Burillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 853 (2), pp.179. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaa4b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE &ITHubble&IT Ultra Deep Field Survey V. Spatially resolved stellar kinematics of galaxies at redshift 0.2 less than or similar to &ITz&IT less than or similar to 0.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A1. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A7. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey: III. Testing photometric redshifts to 30th magnitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A3. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic winds with MUSE: A direct detection of Fe ii* emission from a z = 1.29 galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A118. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A2. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A9. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep MUSE observations in the HDFS Morpho-kinematics of distant star-forming galaxies down to 10(8) M-circle dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous giant Ly $\alpha$ nebulae around the brightest quasars at $z\sim3.5$ revealed with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella A. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 831 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/831/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Lyman α haloes around individual high-redshift galaxies revealed by MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSSIBLE SIGNATURES OF A COLD-FLOW DISK FROM MUSE USING A z similar to 1 GALAXY-QUASAR PAIR TOWARD SDSS J1422-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820 (2), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/820/2/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muse Gas Flow and Wind (MEGAFLOW). I. First MUSE Results on Background Quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 833 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/833/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GalPaK 3D : A BAYESIAN PARAMETRIC TOOL FOR EXTRACTING MORPHOKINEMATICS OF GALAXIES FROM 3D DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carfantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michel-Dansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150 (3), pp.92. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/150/3/92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE VLT SINFONI Mg II PROGRAM FOR LINE EMITTERS (SIMPLE). II. BACKGROUND QUASARS PROBING Z similar to 1 GALACTIC WINDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 804 (2), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/804/2/83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New H I 21-cm absorbers at low and intermediate redshifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Zwaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (2), pp.1268--1280. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-RESOLUTION IMAGING OF PHIBSS z ∼ 2 MAIN-SEQUENCE GALAXIES IN CO J = 1 → 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 809 (2), pp.175. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/809/2/175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined CO and Dust Scaling Relations of Depletion Time and Molecular Gas Fractions with Cosmic Time, Specific Star-formation Rate, and Stellar Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/800/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE 3D view of the Hubble Deep Field South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -O. Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 575, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - IV. Masses and gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 436 (3), pp.2650--2665. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of Cool Gas Fueling a Star-Forming Galaxy at Redshift 2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Kacprzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 341 (6141), pp.50--53. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1234209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metallicity Dependence Of The Co → H 2 Conversion Factor In Z ⩾ 1 Star-Forming Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 746 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/746/1/69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - III. Three additional detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vladilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 419 (4), pp.3060--3073. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19947.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - I. New detections and limits for intervening and associated absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vladilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 410 (4), pp.2237--2250. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17598.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT LBG Redshift Survey - I. Clustering and dynamics of ≈1000 galaxies at z≈ 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Bielby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Weilbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. M. Crighton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.2-27. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18338.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT LBG Redshift Survey - II. Interactions between galaxies and the IGM at z similar to 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. M. Crighton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bielby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Bornancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414 (1), pp.28--49. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.17247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - II. Dynamical properties of the galaxies towards Q0302-223 and Q1009-0026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vladilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 410 (4), pp.2251--2256. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zCOSMOS-SINFONI Project. I. Sample Selection and Natural-seeing Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. K. S. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the gas-star formation relation over cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gracia-Carpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 407, pp.2091-2108. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16969.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High molecular gas fractions in normal massive star-forming galaxies in the young Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 463 (7282), pp.781-784. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00909258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPACT OF COLD GAS ACCRETION ABOVE A MASS FLOOR ON GALAXY SCALING RELATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 718 (2), pp.1001-1018. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/718/2/1001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SINS Survey: SINFONI Integral Field Spectroscopy of z ~ 2 Star-forming Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.1364-1428. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing metals problem - III. How many metals are expelled from galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 378, pp.525-540. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.11740.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Properties of z ~ 2 Star-forming Galaxies and a Universal Star Formation Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 671, pp.303-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rapid formation of a large rotating disk galaxy three billion years after the Big Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 442, pp.786-789. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing metals problem - II. How many metals are in z~= 2.2 galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 367, pp.L16-L19. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINFONI Integral Field Spectroscopy of z ~ 2 UV-selected Galaxies: Rotation Curves and Dynamical Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 645, pp.1062-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blue Multi Unit Spectroscopic Explorer (BlueMUSE) on the VLT: science drivers and overview of instrument design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE Astronomical Telescopes, Jun 2024, Yokohama, Japan. pp.74, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.40, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI ELT instrument integral field unit test tools development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Migniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.169, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI ELT instrument : Integral Field Unit cryogenic engineering models results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Migniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.50, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Data Reduction Algorithms Through Advanced Instrument Simulation - The Case of HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pécontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Astronomical Society of the Pacific, Nov 2020, Granada (Spain), France. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI first light spectroscopy for the ELT: geometrical calibration in the data reduction software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Friot-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Piqueras López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.116, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science case and requirements for the MOSAIC concept for a multi-object spectrograph for the European Extremely Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -G. Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blue Multi Unit Spectroscopic Explorer (BlueMUSE) on the VLT: science drivers and overview of instrument design (Erratum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, pp.500, 2024, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3049794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04799137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. SPIE, pp.40, 2024, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Accretion and Star-Formation Rates with IFUs and Background Quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gas accretion onto galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.Pages 355-368, 2017, 978-3-319-52512-9. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52512-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: MUSEQuBES: Calibrating the redshifts of Lyα emitters using stacked circumgalactic medium absorption profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.4424-4425. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wide-field Spectroscopic Telescope (WST) Science White Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Mainieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRESS. IX. Extremely Metal-Poor Galaxies are Very Gas-Rich Dispersion-Dominated Systems: Will JWST Witness Gaseous Turbulent High-z Primordial Galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiko Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinobu Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlueMUSE: Project Overview and Science Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SINFONI MgII Program for Line Emitters (SIMPLE): Discovering starbursts near QSO sight-lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing metals problem. III How many metals are expelled from galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hot and Energetic Universe: A White Paper presenting the science theme motivating the Athena+ mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirpal Nandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Barcons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Max Plank Institute for Extraterrestial Life. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId493"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bouché </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE-DARK-I: Dark matter halo properties of intermediate-z star-forming galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2506.19721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.A117. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: The Column Density, Covering Fraction, and Mass of O vi -bearing Gas in and Around Low-redshift Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayak Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adc922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Spectra Networks (GaSNet) – III. Reconstructive pre-trained network for spectrum reconstruction, redshift estimate, and anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fucheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heneka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Kristian Krogager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Demarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 543 (1), pp.691-708. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple star-forming episodes of intermediate-redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muñoz López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 702, pp.A146. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: Connecting H i Absorption with Ly α Emitters at z ≈ 3.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshita Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 980 (2), pp.171. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ada7e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRESS. XII. Statistics on the Dynamics and Gas Mass Fraction of Extremely Metal-poor Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiko Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinobu Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 961, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad06ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04838886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of cosmic rays on the observational properties of the CGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Defelippis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 530 (1), pp.52-65. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGIC: MUSE gAlaxy Groups In COSMOS – A survey to probe the impact of environment on galaxy evolution over the last 8 Gyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A205. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) X. The cool gas and covering fraction of Mg II in galaxy groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528, pp.481-498. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Spectra neural Network (GaSNet). II. Using Deep Learning for Spectral Classification and Redshift Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fucheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola R. Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heneka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Erik Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 532 (1), pp.643-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A galactic outflow traced by its extended Mg II emission out to a ∼30 kpc radius in the Hubble Ultra Deep Field with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Pessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A5. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04838843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) XI. Scaling relations between outflows and host galaxy properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A39. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale excess HI absorption around $z\approx4$ galaxies detected in a background galaxy spectrum in the MUSE eXtremely Deep Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruari Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 529 (3), pp.2794-2806. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) XII. Rationale and design of a Mg ii survey of the cool circum-galactic medium with MUSE and UVES: The MEGAFLOW Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field surveys: Data release II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themiya Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A4. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Highlights from Ten Years of the MUSE Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRESS. IX. Extremely Metal-poor Galaxies are Very Gas-rich Dispersion-dominated Systems: Will the James Webb Space Telescope Witness Gaseous Turbulent High-z Primordial Galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiko Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinobu Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 951 (2), pp.102. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/accc87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) IX. The impact of gas flows on the relations between the mass, star formation rate, and metallicity of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanna Langan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ginolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergö Popping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521, pp.546-557. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04038708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical diversity of gas in distant galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ramburuth-Hurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-K. Krogager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, pp.A68. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Faint survey. III. Constraining Scalar Field Dark Matter with Antlia B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana P Júlio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan L Zoutendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin I Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, pp.A38. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar outflows out to 10 kpc for massive galaxies at redshift z ≈ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 624, pp.53-56. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06718-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04473115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE eXtremely deep field: first panoramic view of an Mg II emitting intragroup medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 663, pp.A11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling relations of z ∼ 0.25-1.5 galaxies in various environments from the morpho-kinematics analysis of the MAGIC sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Abril-Melgarejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, pp.A54. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Extremely Deep Field: Evidence for SFR-induced cores in dark-matter dominated galaxies at z ≃ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A76. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Lyα and LyC Escape in Galaxies with Mg II Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinfeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaina Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Worseck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 933, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac7225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Faint survey - II. The dark-matter density profile of the ultra-faint dwarf galaxy Eridanus 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan L. Zoutendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Den Brok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A80. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VI. A study of C iv and Mg ii absorbing gas surrounding [O ii ] emitting galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 506 (1), pp.1355-1363. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for light in the darkness: Bounds on ALP dark matter with the optical MUSE-faint survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan L. Zoutendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 814, pp.136075. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) V. The dust/metallicity-anisotropy of the Circum-Galactic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (3), pp.3733-3745. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VIII. Discovery of a Mg ii emission halo probed by a quasar sightline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (3), pp.4294-4315. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A49. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: 12 massive lensing clusters MUSE observations (Richard+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/646/A83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Circumgalactic MgII Absorption between the TNG50 Simulation and the MEGAFLOW Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Defelippis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg L. Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac2cbf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of MUSE observations towards twelve massive lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Guaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Erik Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A83. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: characterizing the circumgalactic medium of redshift ≈3.3 Ly α emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508 (4), pp.5612-5637. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: the ELT’s First-Light Near-infrared and Visible Integral Field Spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tecza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Schnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.7-12. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VII: A NOEMA pilot program to probe molecular gas in galaxies with measured circumgalactic gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Daddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 501 (2), pp.1900-1910. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the cosmic web: Ly$\alpha$ emission from simulated filaments at $z = 3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia M. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiel Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianne Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (4), pp.5439-5448. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) IV: A two sightline tomography of a galactic wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (3), pp.4576-4588. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: Calibrating the redshifts of Lyman-α emitters using stacked circumgalactic medium absorption profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella A Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Monthly Notices of the Royal Astronomical Society, 496 (2), pp.1013-1022. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) II. A study of gas accretion around z ≈ 1 star-forming galaxies with background quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (2), pp.1961-1980. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New criteria for the selection of galaxy close pairs from cosmological simulations: evolution of the major and minor merger fraction in MUSE deep fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant Ly$\alpha$ nebula and a small-scale clumpy outflow in the system of the exotic quasar J0952+0114 unveiled by MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 880 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab2881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHIBSS2: survey design and z = 0.5 – 0.8 results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. García-Burillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A105. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin Levels and Low-Frequency Magnetic Fields in Humans and Rats: Reconciling Opposite Results with a Bayesian Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mcconway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 (8), pp.539. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bem.22218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Outflows Identified in Early Star-forming Galaxies at z = 5–6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuma Sugahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Harikane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab49fe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing circumgalactic gas around massive ellipticals at z ≈ 0.4 – III. The galactic environment of a chemically pristine Lyman limit absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiao-Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Straka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhri Zahedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) III: galactic wind properties using background quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.4368 - 4381. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2822/5586576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacking the Cosmic Web in fluorescent Ly α emission with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475 (3), pp.3854-3869. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, turbulence, and star formation of z ∼ 1 strongly lensed galaxies seen with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (1), pp.18-44. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly 100% of the sky is covered by Lyman-α emission around high redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE Spectroscopic Identifications of Ultra-faint Emission Line Galaxies with M_UV ∼ −15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Franx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (1), pp.L1. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aade4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lyman limit system associated with galactic winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (4), pp.5046-5059. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the systemic redshift of galaxies from their Lyman alpha line profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (1), pp.L60-L65. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/sly058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey. XI. Constraining the low-mass end of the stellar mass – star formation rate relation at z &amp;lt; 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A27. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Feltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A62. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SINS/zC-SINF Survey of z ∼ 2 Galaxy Kinematics: SINFONI Adaptive Optics–assisted Data and Kiloparsec-scale Emission-line Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238 (2), pp.21. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aadd49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Nearly all the sky is covered by Lyman-α emission around high-redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563, pp.E31-E31. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0664-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHIBSS: Unified Scaling Relations of Gas Depletion Time and Molecular Gas Fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. García-Burillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 853 (2), pp.179. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaa4b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and Quasar Fueling Caught in the Act from the Intragroup to the Interstellar Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiao-Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Straka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 869 (1), pp.L1. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aaf1cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A7. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey: III. Testing photometric redshifts to 30th magnitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A3. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A1. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE &ITHubble&IT Ultra Deep Field Survey V. Spatially resolved stellar kinematics of galaxies at redshift 0.2 less than or similar to &ITz&IT less than or similar to 0.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic winds with MUSE: A direct detection of Fe ii* emission from a z = 1.29 galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A118. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A2. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A9. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous giant Ly $\alpha$ nebulae around the brightest quasars at $z\sim3.5$ revealed with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella A. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 831 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/831/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep MUSE observations in the HDFS Morpho-kinematics of distant star-forming galaxies down to 10(8) M-circle dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Lyman α haloes around individual high-redshift galaxies revealed by MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSSIBLE SIGNATURES OF A COLD-FLOW DISK FROM MUSE USING A z similar to 1 GALAXY-QUASAR PAIR TOWARD SDSS J1422-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820 (2), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/820/2/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muse Gas Flow and Wind (MEGAFLOW). I. First MUSE Results on Background Quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 833 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/833/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GalPaK 3D : A BAYESIAN PARAMETRIC TOOL FOR EXTRACTING MORPHOKINEMATICS OF GALAXIES FROM 3D DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carfantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michel-Dansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150 (3), pp.92. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/150/3/92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE VLT SINFONI Mg II PROGRAM FOR LINE EMITTERS (SIMPLE). II. BACKGROUND QUASARS PROBING Z similar to 1 GALACTIC WINDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 804 (2), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/804/2/83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New H I 21-cm absorbers at low and intermediate redshifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Zwaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (2), pp.1268--1280. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-RESOLUTION IMAGING OF PHIBSS z ∼ 2 MAIN-SEQUENCE GALAXIES IN CO J = 1 → 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 809 (2), pp.175. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/809/2/175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined CO and Dust Scaling Relations of Depletion Time and Molecular Gas Fractions with Cosmic Time, Specific Star-formation Rate, and Stellar Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/800/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE 3D view of the Hubble Deep Field South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -O. Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 575, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of Cool Gas Fueling a Star-Forming Galaxy at Redshift 2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Kacprzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 341 (6141), pp.50--53. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1234209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - IV. Masses and gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 436 (3), pp.2650--2665. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metallicity Dependence Of The Co → H 2 Conversion Factor In Z ⩾ 1 Star-Forming Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 746 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/746/1/69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - III. Three additional detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vladilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 419 (4), pp.3060--3073. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19947.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT LBG Redshift Survey - I. Clustering and dynamics of ≈1000 galaxies at z≈ 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Bielby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Weilbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. M. Crighton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.2-27. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18338.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - I. New detections and limits for intervening and associated absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vladilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 410 (4), pp.2237--2250. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17598.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT LBG Redshift Survey - II. Interactions between galaxies and the IGM at z similar to 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. M. Crighton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bielby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Bornancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414 (1), pp.28--49. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.17247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - II. Dynamical properties of the galaxies towards Q0302-223 and Q1009-0026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vladilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 410 (4), pp.2251--2256. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zCOSMOS-SINFONI Project. I. Sample Selection and Natural-seeing Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. K. S. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the gas-star formation relation over cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gracia-Carpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 407, pp.2091-2108. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16969.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High molecular gas fractions in normal massive star-forming galaxies in the young Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 463 (7282), pp.781-784. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00909258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPACT OF COLD GAS ACCRETION ABOVE A MASS FLOOR ON GALAXY SCALING RELATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 718 (2), pp.1001-1018. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/718/2/1001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SINS Survey: SINFONI Integral Field Spectroscopy of z ~ 2 Star-forming Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.1364-1428. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing metals problem - III. How many metals are expelled from galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 378, pp.525-540. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.11740.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Properties of z ~ 2 Star-forming Galaxies and a Universal Star Formation Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 671, pp.303-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rapid formation of a large rotating disk galaxy three billion years after the Big Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 442, pp.786-789. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing metals problem - II. How many metals are in z~= 2.2 galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 367, pp.L16-L19. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINFONI Integral Field Spectroscopy of z ~ 2 UV-selected Galaxies: Rotation Curves and Dynamical Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 645, pp.1062-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blue Multi Unit Spectroscopic Explorer (BlueMUSE) on the VLT: science drivers and overview of instrument design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE Astronomical Telescopes, Jun 2024, Yokohama, Japan. pp.74, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI ELT instrument integral field unit test tools development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Migniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.169, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.40, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Data Reduction Algorithms Through Advanced Instrument Simulation - The Case of HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pécontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Astronomical Society of the Pacific, Nov 2020, Granada (Spain), France. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI ELT instrument : Integral Field Unit cryogenic engineering models results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Migniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.50, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI first light spectroscopy for the ELT: geometrical calibration in the data reduction software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Friot-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Piqueras López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.116, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science case and requirements for the MOSAIC concept for a multi-object spectrograph for the European Extremely Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -G. Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blue Multi Unit Spectroscopic Explorer (BlueMUSE) on the VLT: science drivers and overview of instrument design (Erratum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, pp.500, 2024, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3049794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04799137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. SPIE, pp.40, 2024, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Accretion and Star-Formation Rates with IFUs and Background Quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gas accretion onto galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.Pages 355-368, 2017, 978-3-319-52512-9. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52512-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: MUSEQuBES: Calibrating the redshifts of Lyα emitters using stacked circumgalactic medium absorption profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.4424-4425. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wide-field Spectroscopic Telescope (WST) Science White Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Mainieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRESS. IX. Extremely Metal-Poor Galaxies are Very Gas-Rich Dispersion-Dominated Systems: Will JWST Witness Gaseous Turbulent High-z Primordial Galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiko Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinobu Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlueMUSE: Project Overview and Science Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SINFONI MgII Program for Line Emitters (SIMPLE): Discovering starbursts near QSO sight-lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing metals problem. III How many metals are expelled from galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hot and Energetic Universe: A White Paper presenting the science theme motivating the Athena+ mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirpal Nandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Barcons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Max Plank Institute for Extraterrestial Life. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId493"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciocan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fensch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.19721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cherrey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zabl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wendt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayak Dutta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowgat Muzahid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Schaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cantalupo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adc922" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fucheng Zhong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Napolitano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heneka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Kristian Krogager" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Demarco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mu&#241;oz L&#243;pez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Epinat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urrutia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pessa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshita Banerjee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blaizot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ada7e9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348038" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Bouch&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3764" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838886v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Ouchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Isobe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiko Nakajima" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinobu Ozaki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad06ab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Defelippis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bournaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farcy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae837" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola R. Napolitano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Erik Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348725" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Pessa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Wisotzki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Urrutia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pharo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Augustin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorryt Matthee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Golling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruari Mackenzie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pezzulli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae673" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Bouch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04038708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Langan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginolfi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Popping" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad357" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle Brinchmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conseil" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maseda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themiya Nanayakkara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244187" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Contini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kamann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5335" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295249v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/accc87" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramburuth-Hurt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-K. Krogager" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244609" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P J&#250;lio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan L Zoutendijk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin I Read" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346987" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Guo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06718-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhamme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Epinat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmonds" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142179" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abril-Melgarejo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leindert Boogaard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243110" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141762" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfeng Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina Henry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Heckman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chisholm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Worseck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7225" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claeyssens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagattuta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guaita" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Bauer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431345v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shy Genel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg L. Bryan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nelson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2cbf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rahmani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1447" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan L. Zoutendijk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Den Brok" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040239" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Regis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taoso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136075" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086163v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab049" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2165" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371795v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Pellissier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040225" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Claeyssens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagattuta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guaita" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039462" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Anna Marino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2933" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tecza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Schnetler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Neichel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5215" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Freundlich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3818" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431453v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3607" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572568v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M. Elias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel Sternberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devriendt" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianne Slyz" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1059" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella A Marino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1347" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666709v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ventou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935597" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129548v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Finley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz392" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Lilly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gallego" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2881" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325197v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freundlich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tacconi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732223" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mcconway" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22218" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380641v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Wen Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Johnson" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Straka" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Zahedy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3513" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380669v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Sugahara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Harikane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitchell" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab49fe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325516v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2822/5586576" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G. Gallego" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty037" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015389v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patricio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty555" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wisotzki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bacon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cantalupo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0564-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325247v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Maseda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Franx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aade4b" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forster Schreiber" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renzini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aadd49" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871629v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;roux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2216" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678169v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wisotzki" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantalupo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0664-3" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325221v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouche" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Paalvast" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833136" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325299v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Feltre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tresse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833281" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325325v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhamme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/sly058" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380655v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf1cf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325361v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saintonge" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa4b4" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678493v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guerou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovic" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730905" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678478v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Shepherd" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730833" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678482v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731499" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669859v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Inami" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maseda" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731351" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730428" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965083v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731195" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678503v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731586" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440741v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Boogaard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527866" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554121v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borisova" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella A. Marino" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/831/1/39" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Herenz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527384" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434354v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Finley" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schroetter" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Murphy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/2/121" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638304v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/833/1/39" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carfantan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel-Dansac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/150/3/92" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439916v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Peroux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Murphy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/2/83" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441189v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zwaan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liske" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1717" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395810v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolatto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warren" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/2/175" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Tacconi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lutz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saintonge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/1/20" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439826v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herenz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -O. Husser" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerutt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425419" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439442v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha P. Kulkarni" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald G. York" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1760" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434427v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Kacprzak" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1234209" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862174v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/746/1/69" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442420v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vladilo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19947.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438092v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17598.x" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645956v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Bielby" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shanks" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Weilbacher" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Infante" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. M. Crighton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18338.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438871v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bielby" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Bornancini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.17247.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438091v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17597.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645843v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. F&#246;rster Schreiber" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cresci" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. S. Hicks" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/86" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646051v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia-Carpio" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sternberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cooper" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16969.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909258v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08773" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202934v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/718/2/1001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646214v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1364" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742557v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Lehnert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aguirre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bergeron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.11740.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785025v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Davies" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha M. F&#246;rster Schreiber" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785293v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05052" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742129v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2005.00130.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733085v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verma" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371883v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giroud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laurent" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanneau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019831" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757643v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rees" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018520" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785471v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loupias" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Remillieux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Migniau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019704" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798326v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629829" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851171v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jarno" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piqueras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;chet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;contal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731991v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jarno" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot-Giroux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;chet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Piqueras L&#243;pez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560485" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566064v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Evans" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbuy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Cuby" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055857" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04799137v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049794" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371881v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334920v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52512-9_4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711453v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2668" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679338v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mainieri" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anderson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837477v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172602v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370550v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370558v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciocan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fensch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.19721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cherrey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zabl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wendt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayak Dutta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowgat Muzahid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Schaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cantalupo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adc922" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fucheng Zhong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Napolitano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heneka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Kristian Krogager" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Demarco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mu&#241;oz L&#243;pez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Epinat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urrutia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pessa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshita Banerjee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blaizot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ada7e9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Ouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Isobe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiko Nakajima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinobu Ozaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad06ab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Defelippis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bournaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farcy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae837" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Bouch&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3764" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola R. Napolitano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Erik Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Pessa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Wisotzki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Urrutia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pharo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Augustin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450547" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348725" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorryt Matthee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Golling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruari Mackenzie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pezzulli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae673" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Bouch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle Brinchmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conseil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maseda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themiya Nanayakkara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Contini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kamann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/accc87" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04038708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Langan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginolfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Popping" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad357" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramburuth-Hurt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-K. Krogager" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244609" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P J&#250;lio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan L Zoutendijk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin I Read" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346987" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Guo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06718-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhamme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Epinat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmonds" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142179" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abril-Melgarejo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leindert Boogaard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243110" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141762" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfeng Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina Henry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Heckman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chisholm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Worseck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7225" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan L. Zoutendijk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Den Brok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040239" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rahmani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1447" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Regis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taoso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136075" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431237v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2165" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shy Genel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Pellissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040225" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claeyssens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagattuta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guaita" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Bauer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg L. Bryan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nelson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2cbf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Claeyssens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagattuta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guaita" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039462" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Anna Marino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2933" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tecza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Schnetler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Neichel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5215" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Freundlich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3818" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M. Elias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel Sternberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devriendt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianne Slyz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431453v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3607" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella A Marino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1347" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129548v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Finley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz392" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666709v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ventou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935597" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Lilly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gallego" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2881" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325197v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freundlich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tacconi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732223" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mcconway" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22218" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380669v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Sugahara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Harikane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitchell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab49fe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Wen Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Johnson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Straka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Zahedy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3513" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325516v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2822/5586576" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G. Gallego" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty037" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015389v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patricio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty555" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wisotzki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bacon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cantalupo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0564-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325247v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Maseda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Franx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aade4b" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871629v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2216" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhamme" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/sly058" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325221v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Paalvast" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833136" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325299v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Feltre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tresse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833281" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380665v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forster Schreiber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renzini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aadd49" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wisotzki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantalupo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0664-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saintonge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa4b4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380655v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf1cf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678482v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731499" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669859v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Inami" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maseda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731351" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Shepherd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730833" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678493v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guerou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730905" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730428" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965083v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731195" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678503v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731586" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554121v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borisova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella A. Marino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/831/1/39" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440741v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Boogaard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527866" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Herenz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527384" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434354v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Finley" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schroetter" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Murphy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/2/121" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638304v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/833/1/39" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carfantan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel-Dansac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/150/3/92" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439916v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Peroux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Murphy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/2/83" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441189v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zwaan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liske" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1717" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395810v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolatto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warren" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/2/175" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Tacconi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lutz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saintonge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/1/20" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439826v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herenz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -O. Husser" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerutt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425419" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434427v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Kacprzak" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1234209" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439442v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha P. Kulkarni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald G. York" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1760" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862174v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/746/1/69" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442420v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vladilo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19947.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645956v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Bielby" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shanks" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Weilbacher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Infante" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. M. Crighton" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18338.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438092v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17598.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438871v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bielby" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Bornancini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.17247.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438091v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17597.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645843v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. F&#246;rster Schreiber" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cresci" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. S. Hicks" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/86" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646051v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia-Carpio" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sternberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cooper" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16969.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909258v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08773" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202934v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/718/2/1001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646214v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1364" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742557v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Lehnert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aguirre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bergeron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.11740.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785025v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Davies" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha M. F&#246;rster Schreiber" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785293v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05052" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742129v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2005.00130.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733085v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verma" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371883v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giroud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laurent" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanneau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019831" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785471v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loupias" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Remillieux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Migniau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019704" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757643v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rees" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018520" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851171v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jarno" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piqueras" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;chet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;contal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798326v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629829" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731991v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jarno" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot-Giroux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;chet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Piqueras L&#243;pez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560485" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566064v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Evans" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbuy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Cuby" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055857" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04799137v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049794" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371881v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334920v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52512-9_4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711453v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2668" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679338v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mainieri" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anderson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837477v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172602v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370550v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370558v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>