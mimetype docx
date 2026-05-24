--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bouché </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE-DARK-I: Dark matter halo properties of intermediate-z star-forming galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2506.19721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.A117. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: The Column Density, Covering Fraction, and Mass of O vi -bearing Gas in and Around Low-redshift Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayak Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adc922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Spectra Networks (GaSNet) – III. Reconstructive pre-trained network for spectrum reconstruction, redshift estimate, and anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fucheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heneka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Kristian Krogager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Demarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 543 (1), pp.691-708. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple star-forming episodes of intermediate-redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muñoz López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 702, pp.A146. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: Connecting H i Absorption with Ly α Emitters at z ≈ 3.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshita Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 980 (2), pp.171. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ada7e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRESS. XII. Statistics on the Dynamics and Gas Mass Fraction of Extremely Metal-poor Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiko Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinobu Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 961, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad06ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04838886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of cosmic rays on the observational properties of the CGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Defelippis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 530 (1), pp.52-65. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGIC: MUSE gAlaxy Groups In COSMOS – A survey to probe the impact of environment on galaxy evolution over the last 8 Gyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A205. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) X. The cool gas and covering fraction of Mg II in galaxy groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528, pp.481-498. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Spectra neural Network (GaSNet). II. Using Deep Learning for Spectral Classification and Redshift Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fucheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola R. Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heneka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Erik Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 532 (1), pp.643-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A galactic outflow traced by its extended Mg II emission out to a ∼30 kpc radius in the Hubble Ultra Deep Field with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Pessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A5. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04838843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) XI. Scaling relations between outflows and host galaxy properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A39. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale excess HI absorption around $z\approx4$ galaxies detected in a background galaxy spectrum in the MUSE eXtremely Deep Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruari Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 529 (3), pp.2794-2806. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) XII. Rationale and design of a Mg ii survey of the cool circum-galactic medium with MUSE and UVES: The MEGAFLOW Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field surveys: Data release II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themiya Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A4. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Highlights from Ten Years of the MUSE Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRESS. IX. Extremely Metal-poor Galaxies are Very Gas-rich Dispersion-dominated Systems: Will the James Webb Space Telescope Witness Gaseous Turbulent High-z Primordial Galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiko Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinobu Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 951 (2), pp.102. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/accc87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) IX. The impact of gas flows on the relations between the mass, star formation rate, and metallicity of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanna Langan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ginolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergö Popping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521, pp.546-557. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04038708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical diversity of gas in distant galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ramburuth-Hurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-K. Krogager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, pp.A68. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Faint survey. III. Constraining Scalar Field Dark Matter with Antlia B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana P Júlio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan L Zoutendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin I Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, pp.A38. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar outflows out to 10 kpc for massive galaxies at redshift z ≈ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 624, pp.53-56. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06718-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04473115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE eXtremely deep field: first panoramic view of an Mg II emitting intragroup medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 663, pp.A11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling relations of z ∼ 0.25-1.5 galaxies in various environments from the morpho-kinematics analysis of the MAGIC sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Abril-Melgarejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, pp.A54. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Extremely Deep Field: Evidence for SFR-induced cores in dark-matter dominated galaxies at z ≃ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A76. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Lyα and LyC Escape in Galaxies with Mg II Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinfeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaina Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Worseck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 933, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac7225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Faint survey - II. The dark-matter density profile of the ultra-faint dwarf galaxy Eridanus 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan L. Zoutendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Den Brok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A80. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VI. A study of C iv and Mg ii absorbing gas surrounding [O ii ] emitting galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 506 (1), pp.1355-1363. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for light in the darkness: Bounds on ALP dark matter with the optical MUSE-faint survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan L. Zoutendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 814, pp.136075. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) V. The dust/metallicity-anisotropy of the Circum-Galactic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (3), pp.3733-3745. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VIII. Discovery of a Mg ii emission halo probed by a quasar sightline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (3), pp.4294-4315. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A49. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: 12 massive lensing clusters MUSE observations (Richard+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/646/A83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Circumgalactic MgII Absorption between the TNG50 Simulation and the MEGAFLOW Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Defelippis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg L. Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac2cbf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of MUSE observations towards twelve massive lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Guaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Erik Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A83. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: characterizing the circumgalactic medium of redshift ≈3.3 Ly α emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508 (4), pp.5612-5637. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: the ELT’s First-Light Near-infrared and Visible Integral Field Spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tecza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Schnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.7-12. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VII: A NOEMA pilot program to probe molecular gas in galaxies with measured circumgalactic gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Daddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 501 (2), pp.1900-1910. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the cosmic web: Ly$\alpha$ emission from simulated filaments at $z = 3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia M. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiel Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianne Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (4), pp.5439-5448. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) IV: A two sightline tomography of a galactic wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (3), pp.4576-4588. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: Calibrating the redshifts of Lyman-α emitters using stacked circumgalactic medium absorption profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella A Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Monthly Notices of the Royal Astronomical Society, 496 (2), pp.1013-1022. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) II. A study of gas accretion around z ≈ 1 star-forming galaxies with background quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (2), pp.1961-1980. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New criteria for the selection of galaxy close pairs from cosmological simulations: evolution of the major and minor merger fraction in MUSE deep fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant Ly$\alpha$ nebula and a small-scale clumpy outflow in the system of the exotic quasar J0952+0114 unveiled by MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 880 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab2881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHIBSS2: survey design and z = 0.5 – 0.8 results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. García-Burillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A105. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin Levels and Low-Frequency Magnetic Fields in Humans and Rats: Reconciling Opposite Results with a Bayesian Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mcconway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 (8), pp.539. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bem.22218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Outflows Identified in Early Star-forming Galaxies at z = 5–6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuma Sugahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Harikane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab49fe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing circumgalactic gas around massive ellipticals at z ≈ 0.4 – III. The galactic environment of a chemically pristine Lyman limit absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiao-Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Straka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhri Zahedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) III: galactic wind properties using background quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.4368 - 4381. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2822/5586576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacking the Cosmic Web in fluorescent Ly α emission with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475 (3), pp.3854-3869. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, turbulence, and star formation of z ∼ 1 strongly lensed galaxies seen with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (1), pp.18-44. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly 100% of the sky is covered by Lyman-α emission around high redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE Spectroscopic Identifications of Ultra-faint Emission Line Galaxies with M_UV ∼ −15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Franx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (1), pp.L1. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aade4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lyman limit system associated with galactic winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (4), pp.5046-5059. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the systemic redshift of galaxies from their Lyman alpha line profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (1), pp.L60-L65. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/sly058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey. XI. Constraining the low-mass end of the stellar mass – star formation rate relation at z &amp;lt; 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A27. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Feltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A62. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SINS/zC-SINF Survey of z ∼ 2 Galaxy Kinematics: SINFONI Adaptive Optics–assisted Data and Kiloparsec-scale Emission-line Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238 (2), pp.21. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aadd49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Nearly all the sky is covered by Lyman-α emission around high-redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563, pp.E31-E31. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0664-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHIBSS: Unified Scaling Relations of Gas Depletion Time and Molecular Gas Fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. García-Burillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 853 (2), pp.179. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaa4b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and Quasar Fueling Caught in the Act from the Intragroup to the Interstellar Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiao-Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Straka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 869 (1), pp.L1. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aaf1cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A7. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey: III. Testing photometric redshifts to 30th magnitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A3. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A1. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE &ITHubble&IT Ultra Deep Field Survey V. Spatially resolved stellar kinematics of galaxies at redshift 0.2 less than or similar to &ITz&IT less than or similar to 0.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic winds with MUSE: A direct detection of Fe ii* emission from a z = 1.29 galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A118. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A2. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A9. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous giant Ly $\alpha$ nebulae around the brightest quasars at $z\sim3.5$ revealed with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella A. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 831 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/831/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep MUSE observations in the HDFS Morpho-kinematics of distant star-forming galaxies down to 10(8) M-circle dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Lyman α haloes around individual high-redshift galaxies revealed by MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSSIBLE SIGNATURES OF A COLD-FLOW DISK FROM MUSE USING A z similar to 1 GALAXY-QUASAR PAIR TOWARD SDSS J1422-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820 (2), </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/820/2/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muse Gas Flow and Wind (MEGAFLOW). I. First MUSE Results on Background Quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 833 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/833/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GalPaK 3D : A BAYESIAN PARAMETRIC TOOL FOR EXTRACTING MORPHOKINEMATICS OF GALAXIES FROM 3D DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carfantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michel-Dansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150 (3), pp.92. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/150/3/92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE VLT SINFONI Mg II PROGRAM FOR LINE EMITTERS (SIMPLE). II. BACKGROUND QUASARS PROBING Z similar to 1 GALACTIC WINDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 804 (2), </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/804/2/83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New H I 21-cm absorbers at low and intermediate redshifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Zwaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (2), pp.1268--1280. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-RESOLUTION IMAGING OF PHIBSS z ∼ 2 MAIN-SEQUENCE GALAXIES IN CO J = 1 → 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 809 (2), pp.175. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/809/2/175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined CO and Dust Scaling Relations of Depletion Time and Molecular Gas Fractions with Cosmic Time, Specific Star-formation Rate, and Stellar Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/800/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE 3D view of the Hubble Deep Field South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -O. Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 575, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of Cool Gas Fueling a Star-Forming Galaxy at Redshift 2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Kacprzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 341 (6141), pp.50--53. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1234209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - IV. Masses and gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 436 (3), pp.2650--2665. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metallicity Dependence Of The Co → H 2 Conversion Factor In Z ⩾ 1 Star-Forming Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 746 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/746/1/69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - III. Three additional detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vladilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 419 (4), pp.3060--3073. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19947.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT LBG Redshift Survey - I. Clustering and dynamics of ≈1000 galaxies at z≈ 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Bielby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Weilbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. M. Crighton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.2-27. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18338.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - I. New detections and limits for intervening and associated absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vladilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 410 (4), pp.2237--2250. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17598.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT LBG Redshift Survey - II. Interactions between galaxies and the IGM at z similar to 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. M. Crighton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bielby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Bornancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414 (1), pp.28--49. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.17247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - II. Dynamical properties of the galaxies towards Q0302-223 and Q1009-0026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vladilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 410 (4), pp.2251--2256. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zCOSMOS-SINFONI Project. I. Sample Selection and Natural-seeing Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. K. S. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the gas-star formation relation over cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gracia-Carpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 407, pp.2091-2108. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16969.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High molecular gas fractions in normal massive star-forming galaxies in the young Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 463 (7282), pp.781-784. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00909258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPACT OF COLD GAS ACCRETION ABOVE A MASS FLOOR ON GALAXY SCALING RELATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 718 (2), pp.1001-1018. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/718/2/1001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SINS Survey: SINFONI Integral Field Spectroscopy of z ~ 2 Star-forming Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.1364-1428. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing metals problem - III. How many metals are expelled from galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 378, pp.525-540. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.11740.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Properties of z ~ 2 Star-forming Galaxies and a Universal Star Formation Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 671, pp.303-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rapid formation of a large rotating disk galaxy three billion years after the Big Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 442, pp.786-789. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing metals problem - II. How many metals are in z~= 2.2 galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 367, pp.L16-L19. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINFONI Integral Field Spectroscopy of z ~ 2 UV-selected Galaxies: Rotation Curves and Dynamical Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 645, pp.1062-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blue Multi Unit Spectroscopic Explorer (BlueMUSE) on the VLT: science drivers and overview of instrument design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE Astronomical Telescopes, Jun 2024, Yokohama, Japan. pp.74, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI ELT instrument integral field unit test tools development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Migniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.169, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.40, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Data Reduction Algorithms Through Advanced Instrument Simulation - The Case of HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pécontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Astronomical Society of the Pacific, Nov 2020, Granada (Spain), France. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI ELT instrument : Integral Field Unit cryogenic engineering models results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Migniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.50, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI first light spectroscopy for the ELT: geometrical calibration in the data reduction software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Friot-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Piqueras López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.116, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science case and requirements for the MOSAIC concept for a multi-object spectrograph for the European Extremely Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -G. Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blue Multi Unit Spectroscopic Explorer (BlueMUSE) on the VLT: science drivers and overview of instrument design (Erratum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, pp.500, 2024, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3049794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04799137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. SPIE, pp.40, 2024, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Accretion and Star-Formation Rates with IFUs and Background Quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gas accretion onto galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.Pages 355-368, 2017, 978-3-319-52512-9. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52512-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: MUSEQuBES: Calibrating the redshifts of Lyα emitters using stacked circumgalactic medium absorption profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.4424-4425. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wide-field Spectroscopic Telescope (WST) Science White Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Mainieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRESS. IX. Extremely Metal-Poor Galaxies are Very Gas-Rich Dispersion-Dominated Systems: Will JWST Witness Gaseous Turbulent High-z Primordial Galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiko Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinobu Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlueMUSE: Project Overview and Science Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SINFONI MgII Program for Line Emitters (SIMPLE): Discovering starbursts near QSO sight-lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing metals problem. III How many metals are expelled from galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hot and Energetic Universe: A White Paper presenting the science theme motivating the Athena+ mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirpal Nandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Barcons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Max Plank Institute for Extraterrestial Life. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId493"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bouché </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: Connecting H i Absorption with Ly α Emitters at z ≈ 3.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshita Banerjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 980 (2), pp.171. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ada7e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE-DARK-I: Dark matter halo properties of intermediate-z star-forming galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fensch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy and Astrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2506.19721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 694, pp.A117. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202451165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: The Column Density, Covering Fraction, and Mass of O vi -bearing Gas in and Around Low-redshift Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayak Dutta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 985 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/adc922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Spectra Networks (GaSNet) – III. Reconstructive pre-trained network for spectrum reconstruction, redshift estimate, and anomaly detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fucheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heneka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens-Kristian Krogager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Demarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 543 (1), pp.691-708. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staf1482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple star-forming episodes of intermediate-redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Muñoz López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 702, pp.A146. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) XII. Rationale and design of a Mg ii survey of the cool circum-galactic medium with MUSE and UVES: The MEGAFLOW Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04776814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRESS. XII. Statistics on the Dynamics and Gas Mass Fraction of Extremely Metal-poor Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiko Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinobu Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 961, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ad06ab⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04838886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAGIC: MUSE gAlaxy Groups In COSMOS – A survey to probe the impact of environment on galaxy evolution over the last 8 Gyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ciesla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lemaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.A205. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) X. The cool gas and covering fraction of Mg II in galaxy groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 528, pp.481-498. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad3764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04726549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of cosmic rays on the observational properties of the CGM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Defelippis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Tollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Farcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 530 (1), pp.52-65. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy Spectra neural Network (GaSNet). II. Using Deep Learning for Spectral Classification and Redshift Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fucheng Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola R. Napolitano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Heneka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Erik Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 532 (1), pp.643-665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A galactic outflow traced by its extended Mg II emission out to a ∼30 kpc radius in the Hubble Ultra Deep Field with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Pessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanya Urrutia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Pharo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 691, pp.A5. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202450547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04838843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) XI. Scaling relations between outflows and host galaxy properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Cherrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 687, pp.A39. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale excess HI absorption around $z\approx4$ galaxies detected in a background galaxy spectrum in the MUSE eXtremely Deep Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Golling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruari Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 529 (3), pp.2794-2806. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stae673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bipolar outflows out to 10 kpc for massive galaxies at redshift z ≈ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yucheng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 624, pp.53-56. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-06718-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04473115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field surveys: Data release II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Themiya Nanayakkara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 670, pp.A4. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) IX. The impact of gas flows on the relations between the mass, star formation rate, and metallicity of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanna Langan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ginolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gergö Popping</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 521, pp.546-557. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stad357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04038708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Highlights from Ten Years of the MUSE Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5335⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRESS. IX. Extremely Metal-poor Galaxies are Very Gas-rich Dispersion-dominated Systems: Will the James Webb Space Telescope Witness Gaseous Turbulent High-z Primordial Galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiko Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinobu Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 951 (2), pp.102. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/accc87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical diversity of gas in distant galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ramburuth-Hurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Cia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-K. Krogager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 672, pp.A68. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Faint survey. III. Constraining Scalar Field Dark Matter with Antlia B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana P Júlio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan L Zoutendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin I Read</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 678, pp.A38. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202346987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE eXtremely deep field: first panoramic view of an Mg II emitting intragroup medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Simmonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorryt Matthee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 663, pp.A11. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202142179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03622094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scaling relations of z ∼ 0.25-1.5 galaxies in various environments from the morpho-kinematics analysis of the MAGIC sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Abril-Melgarejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 665, pp.A54. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202243110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03780748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Extremely Deep Field: Evidence for SFR-induced cores in dark-matter dominated galaxies at z ≃ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 658, pp.A76. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202141762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03556302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Lyα and LyC Escape in Galaxies with Mg II Emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinfeng Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaina Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Heckman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Worseck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 933, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac7225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03777339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: characterizing the circumgalactic medium of redshift ≈3.3 Ly α emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 508 (4), pp.5612-5637. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: the ELT’s First-Light Near-infrared and Visible Integral Field Spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Tecza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermine Schnetler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Messenger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 182, pp.7-12. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18727/0722-6691/5215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VII: A NOEMA pilot program to probe molecular gas in galaxies with measured circumgalactic gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Daddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 501 (2), pp.1900-1910. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa3818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE-Faint survey - II. The dark-matter density profile of the ultra-faint dwarf galaxy Eridanus 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan L. Zoutendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Den Brok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 651, pp.A80. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VI. A study of C iv and Mg ii absorbing gas surrounding [O ii ] emitting galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 506 (1), pp.1355-1363. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab1447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog: 12 massive lensing clusters MUSE observations (Richard+, 2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. E. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VizieR Online Data Catalog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.J/A+A/646/A83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Circumgalactic MgII Absorption between the TNG50 Simulation and the MEGAFLOW Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Defelippis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg L. Bryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Nelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac2cbf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for light in the darkness: Bounds on ALP dark matter with the optical MUSE-faint survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Taoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan L. Zoutendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics Letters B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 814, pp.136075. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physletb.2021.136075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) V. The dust/metallicity-anisotropy of the Circum-Galactic Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 502 (3), pp.3733-3745. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03086163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) VIII. Discovery of a Mg ii emission halo probed by a quasar sightline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 507 (3), pp.4294-4315. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stab2165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03431237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Pellissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 654, pp.A49. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202040225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of MUSE observations towards twelve massive lensing clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Claeyssens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lagattuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Guaita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Erik Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 646, pp.A83. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the cosmic web: Ly$\alpha$ emission from simulated filaments at $z = 3$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia M. Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shy Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amiel Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Devriendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrianne Slyz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 494 (4), pp.5439-5448. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) IV: A two sightline tomography of a galactic wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 492 (3), pp.4576-4588. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz3607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSEQuBES: Calibrating the redshifts of Lyman-α emitters using stacked circumgalactic medium absorption profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella A Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Monthly Notices of the Royal Astronomical Society, 496 (2), pp.1013-1022. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa1347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) III: galactic wind properties using background quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 490 (3), pp.4368 - 4381. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz2822/5586576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MusE GAs FLOw and Wind (MEGAFLOW) II. A study of gas accretion around z ≈ 1 star-forming galaxies with background quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Zabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 485 (2), pp.1961-1980. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stz392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New criteria for the selection of galaxy close pairs from cosmological simulations: evolution of the major and minor merger fraction in MUSE deep fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 631, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201935597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03666709v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A giant Ly$\alpha$ nebula and a small-scale clumpy outflow in the system of the exotic quasar J0952+0114 unveiled by MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 880 (1), pp.47. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab2881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHIBSS2: survey design and z = 0.5 – 0.8 results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Freundlich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. García-Burillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 622, pp.A105. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201732223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin Levels and Low-Frequency Magnetic Fields in Humans and Rats: Reconciling Opposite Results with a Bayesian Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Mcconway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectromagnetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 40 (8), pp.539. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bem.22218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing circumgalactic gas around massive ellipticals at z ≈ 0.4 – III. The galactic environment of a chemically pristine Lyman limit absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiao-Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Straka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fakhri Zahedy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 484 (1), pp.431-441. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty3513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Outflows Identified in Early Star-forming Galaxies at z = 5–6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuma Sugahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuichi Harikane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 886 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ab49fe⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHIBSS: Unified Scaling Relations of Gas Depletion Time and Molecular Gas Fractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. García-Burillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 853 (2), pp.179. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/aaa4b4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galaxy and Quasar Fueling Caught in the Act from the Intragroup to the Interstellar Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hsiao-Wen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorrie Straka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 869 (1), pp.L1. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aaf1cf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stacking the Cosmic Web in fluorescent Ly α emission with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Pezzulli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 475 (3), pp.3854-3869. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematics, turbulence, and star formation of z ∼ 1 strongly lensed galaxies seen with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Patricio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 477 (1), pp.18-44. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nearly 100% of the sky is covered by Lyman-α emission around high redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0564-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUSE Spectroscopic Identifications of Ultra-faint Emission Line Galaxies with M_UV ∼ −15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael V Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marijn Franx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 865 (1), pp.L1. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/2041-8213/aade4b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SINS/zC-SINF Survey of z ∼ 2 Galaxy Kinematics: SINFONI Adaptive Optics–assisted Data and Kiloparsec-scale Emission-line Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Forster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 238 (2), pp.21. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4365/aadd49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lyman limit system associated with galactic winds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Rahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 480 (4), pp.5046-5059. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/sty2216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Nearly all the sky is covered by Lyman-α emission around high-redshift galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563, pp.E31-E31. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-018-0664-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03678169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey. XI. Constraining the low-mass end of the stellar mass – star formation rate relation at z &amp;lt; 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 619, pp.A27. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Feltre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Carton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A62. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201833281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovering the systemic redshift of galaxies from their Lyman alpha line profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verhamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 478 (1), pp.L60-L65. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnrasl/sly058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieke Paalvast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leindert Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A7. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey: III. Testing photometric redshifts to 30th magnitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A3. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE &ITHubble&IT Ultra Deep Field Survey V. Spatially resolved stellar kinematics of galaxies at redshift 0.2 less than or similar to &ITz&IT less than or similar to 0.8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Guerou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Emsellem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conseil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Shepherd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A1. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactic winds with MUSE: A direct detection of Fe ii* emission from a z = 1.29 galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 605, pp.A118. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Inami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A2. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE Hubble Ultra Deep Field Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ventou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 608, pp.A9. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muse Gas Flow and Wind (MEGAFLOW). I. First MUSE Results on Background Quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 833 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/833/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ubiquitous giant Ly $\alpha$ nebulae around the brightest quasars at $z\sim3.5$ revealed with MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Borisova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Lilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella A. Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia G. Gallego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 831 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/831/1/39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep MUSE observations in the HDFS Morpho-kinematics of distant star-forming galaxies down to 10(8) M-circle dot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Epinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. A. Boogaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 591, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Lyman α haloes around individual high-redshift galaxies revealed by MUSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wisotzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 587, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03670543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POSSIBLE SIGNATURES OF A COLD-FLOW DISK FROM MUSE USING A z similar to 1 GALAXY-QUASAR PAIR TOWARD SDSS J1422-0001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Finley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 820 (2), </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/0004-637X/820/2/121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MUSE 3D view of the Hubble Deep Field South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Guiderdoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Herenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. -O. Husser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kamann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kerutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 575, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GalPaK 3D : A BAYESIAN PARAMETRIC TOOL FOR EXTRACTING MORPHOKINEMATICS OF GALAXIES FROM 3D DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Carfantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Michel-Dansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astronomical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 150 (3), pp.92. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-6256/150/3/92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE VLT SINFONI Mg II PROGRAM FOR LINE EMITTERS (SIMPLE). II. BACKGROUND QUASARS PROBING Z similar to 1 GALACTIC WINDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilane Schroetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 804 (2), </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/804/2/83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New H I 21-cm absorbers at low and intermediate redshifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Zwaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liske</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (2), pp.1268--1280. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH-RESOLUTION IMAGING OF PHIBSS z ∼ 2 MAIN-SEQUENCE GALAXIES IN CO J = 1 → 0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 809 (2), pp.175. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/809/2/175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined CO and Dust Scaling Relations of Depletion Time and Molecular Gas Fractions with Cosmic Time, Specific Star-formation Rate, and Stellar Mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Lutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saintonge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 800 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/800/1/20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures of Cool Gas Fueling a Star-Forming Galaxy at Redshift 2.3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. G. Kacprzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 341 (6141), pp.50--53. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1234209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - IV. Masses and gas flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 436 (3), pp.2650--2665. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stt1760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metallicity Dependence Of The Co → H 2 Conversion Factor In Z ⩾ 1 Star-Forming Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bolatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 746 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/746/1/69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - III. Three additional detections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vladilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 419 (4), pp.3060--3073. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.19947.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01442420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The zCOSMOS-SINFONI Project. I. Sample Selection and Natural-seeing Observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Renzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. K. S. Hicks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 743, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/743/1/86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - I. New detections and limits for intervening and associated absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vladilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 410 (4), pp.2237--2250. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17598.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT LBG Redshift Survey - I. Clustering and dynamics of ≈1000 galaxies at z≈ 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. M. Bielby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. M. Weilbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. M. Crighton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414, pp.2-27. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.18338.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03645956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The VLT LBG Redshift Survey - II. Interactions between galaxies and the IGM at z similar to 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. H. M. Crighton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bielby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Shanks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Infante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. G. Bornancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 414 (1), pp.28--49. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2011.17247.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SINFONI integral field spectroscopy survey for galaxy counterparts to damped Lyman alpha systems - II. Dynamical properties of the galaxies towards Q0302-223 and Q1009-0026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varsha P. Kulkarni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald G. York</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Vladilo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 410 (4), pp.2251--2256. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.17597.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the gas-star formation relation over cosmic time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gracia-Carpio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sternberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 407, pp.2091-2108. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2010.16969.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High molecular gas fractions in normal massive star-forming galaxies in the young Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Neri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Cox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 463 (7282), pp.781-784. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature08773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00909258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE IMPACT OF COLD GAS ACCRETION ABOVE A MASS FLOOR ON GALAXY SCALING RELATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dekel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 718 (2), pp.1001-1018. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637x/718/2/1001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SINS Survey: SINFONI Integral Field Spectroscopy of z ~ 2 Star-forming Galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 706, pp.1364-1428. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0004-637X/706/2/1364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing metals problem - III. How many metals are expelled from galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 378, pp.525-540. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2007.11740.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical Properties of z ~ 2 Star-forming Galaxies and a Universal Star Formation Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cresci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 671, pp.303-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rapid formation of a large rotating disk galaxy three billion years after the Big Bang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. J. Tacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 442, pp.786-789. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature05052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03785293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing metals problem - II. How many metals are in z~= 2.2 galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Péroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 367, pp.L16-L19. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1745-3933.2005.00130.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03742129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SINFONI Integral Field Spectroscopy of z ~ 2 UV-selected Galaxies: Rotation Curves and Dynamical Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natascha M. Förster Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Genzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Verma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Astrophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 645, pp.1062-1075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03733085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blue Multi Unit Spectroscopic Explorer (BlueMUSE) on the VLT: science drivers and overview of instrument design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE Astronomical Telescopes, Jun 2024, Yokohama, Japan. pp.74, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI ELT instrument integral field unit test tools development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Migniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan. pp.169, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3019704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. pp.40, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI ELT instrument : Integral Field Unit cryogenic engineering models results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Migniau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Loupias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Remillieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optical and Mechanical Technologies for Telescopes and Instrumentation V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. pp.50, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2629829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating Data Reduction Algorithms Through Advanced Instrument Simulation - The Case of HARMONI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pécontal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomical Data Analysis Software and Systems XXX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Astronomical Society of the Pacific, Nov 2020, Granada (Spain), France. pp.345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: overview of the capabilities and expected performance of the ELT's first light, adaptive optics assisted integral field spectrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation, Ground-based and Airborne Instrumentation for Astronomy IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2628834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI: first light spectroscopy for the ELT: instrument final design and quantitative performance predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Bryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fraser Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Ferraro-Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114471W, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI first light spectroscopy for the ELT: geometrical calibration in the data reduction software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Piqueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Friot-Giroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Piqueras López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software and Cyberinfrastructure for Astronomy VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. pp.116, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2560485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science case and requirements for the MOSAIC concept for a multi-object spectrograph for the European Extremely Large Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bonifacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -G. Cuby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2055857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blue Multi Unit Spectroscopic Explorer (BlueMUSE) on the VLT: science drivers and overview of instrument design (Erratum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davor Krajnović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, pp.500, 2024, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3049794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04799137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HARMONI at ELT: project status and instrument overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niranjan Thatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Melotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Neichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Le Mignant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ground-based and Airborne Instrumentation for Astronomy X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, France. SPIE, pp.40, 2024, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3018520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas Accretion and Star-Formation Rates with IFUs and Background Quasars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gas accretion onto galaxies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.Pages 355-368, 2017, 978-3-319-52512-9. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-52512-9_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: MUSEQuBES: Calibrating the redshifts of Lyα emitters using stacked circumgalactic medium absorption profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sowgat Muzahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joop Schaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaella Anna Marino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiano Cantalupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.4424-4425. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/staa2668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03711453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wide-field Spectroscopic Telescope (WST) Science White Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Mainieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarle Brinchmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cimatti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Ellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMPRESS. IX. Extremely Metal-Poor Galaxies are Very Gas-Rich Dispersion-Dominated Systems: Will JWST Witness Gaseous Turbulent High-z Primordial Galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Isobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Ouchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimihiko Nakajima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinobu Ozaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas F. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BlueMUSE: Project Overview and Science Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Bacon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Blaizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Boselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SINFONI MgII Program for Line Emitters (SIMPLE): Discovering starbursts near QSO sight-lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eisenhauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The missing metals problem. III How many metals are expelled from galaxies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew D. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Bergeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hot and Energetic Universe: A White Paper presenting the science theme motivating the Athena+ mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirpal Nandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Barcons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Fabian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Willem den Herder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Max Plank Institute for Extraterrestial Life. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId493"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371868v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciocan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fensch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mercier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.19721" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371870v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cherrey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zabl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wendt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451165" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371865v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayak Dutta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowgat Muzahid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Schaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cantalupo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adc922" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fucheng Zhong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Napolitano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heneka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Kristian Krogager" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Demarco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1482" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371864v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mu&#241;oz L&#243;pez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Epinat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urrutia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pessa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371869v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshita Banerjee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blaizot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ada7e9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Ouchi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Isobe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiko Nakajima" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinobu Ozaki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad06ab" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559310v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Defelippis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bournaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tollet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farcy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae837" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734402v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726549v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Bouch&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3764" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299139v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola R. Napolitano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Erik Bauer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Pessa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Wisotzki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Urrutia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pharo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Augustin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450547" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348725" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126229v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorryt Matthee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Golling" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruari Mackenzie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pezzulli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lilly" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae673" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776814v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Bouch&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle Brinchmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conseil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maseda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themiya Nanayakkara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244187" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285157v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Contini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kamann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5335" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/accc87" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04038708v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Langan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginolfi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Popping" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad357" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303419v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramburuth-Hurt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-K. Krogager" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledoux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244609" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179248v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P J&#250;lio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan L Zoutendijk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin I Read" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346987" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473115v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Guo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06718-w" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhamme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Epinat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmonds" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142179" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abril-Melgarejo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leindert Boogaard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243110" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141762" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfeng Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina Henry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Heckman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chisholm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Worseck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7225" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122325v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan L. Zoutendijk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Den Brok" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040239" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086166v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rahmani" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1447" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946159v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Regis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taoso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136075" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086163v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431237v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2165" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shy Genel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Pellissier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040225" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claeyssens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagattuta" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guaita" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Bauer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431345v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg L. Bryan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nelson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2cbf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140526v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Claeyssens" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagattuta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guaita" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039462" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431262v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Anna Marino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2933" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tecza" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Schnetler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Neichel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5215" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086177v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Freundlich" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3818" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M. Elias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel Sternberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devriendt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianne Slyz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431453v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3607" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella A Marino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1347" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129548v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Finley" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz392" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666709v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ventou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935597" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Lilly" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gallego" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2881" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325197v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freundlich" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tacconi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732223" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334798v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mcconway" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22218" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380669v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Sugahara" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Harikane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitchell" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab49fe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380641v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Wen Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Johnson" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Straka" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Zahedy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3513" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325516v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2822/5586576" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807554v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G. Gallego" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty037" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015389v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patricio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carton" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty555" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325410v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wisotzki" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bacon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cantalupo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richter" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0564-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325247v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Maseda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Franx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aade4b" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871629v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;roux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2216" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325325v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhamme" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/sly058" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325221v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouche" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Paalvast" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833136" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325299v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Feltre" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tresse" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833281" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380665v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forster Schreiber" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renzini" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aadd49" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wisotzki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantalupo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0664-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325361v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saintonge" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa4b4" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380655v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf1cf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678482v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731499" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669859v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Inami" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maseda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731351" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Shepherd" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730833" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678493v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guerou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730905" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730428" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965083v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731195" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678503v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731586" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554121v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borisova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella A. Marino" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/831/1/39" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440741v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Boogaard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527866" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670543v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Herenz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527384" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434354v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Finley" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schroetter" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Murphy" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/2/121" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638304v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendt" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/833/1/39" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carfantan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel-Dansac" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/150/3/92" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439916v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Peroux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Murphy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/2/83" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441189v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zwaan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liske" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1717" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395810v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolatto" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warren" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/2/175" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732870v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Tacconi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lutz" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saintonge" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berta" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/1/20" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439826v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herenz" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -O. Husser" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamann" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerutt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425419" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434427v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Kacprzak" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1234209" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439442v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha P. Kulkarni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald G. York" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1760" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862174v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/746/1/69" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442420v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vladilo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19947.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645956v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Bielby" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shanks" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Weilbacher" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Infante" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. M. Crighton" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18338.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438092v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17598.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438871v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bielby" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Bornancini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.17247.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438091v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17597.x" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645843v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. F&#246;rster Schreiber" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cresci" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. S. Hicks" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/86" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646051v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia-Carpio" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sternberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cooper" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16969.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909258v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08773" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202934v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/718/2/1001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646214v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1364" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742557v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Lehnert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aguirre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bergeron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.11740.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785025v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Davies" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha M. F&#246;rster Schreiber" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785293v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05052" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742129v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2005.00130.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733085v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verma" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371883v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giroud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laurent" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanneau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019831" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785471v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loupias" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Remillieux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Migniau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019704" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757643v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rees" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018520" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851171v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jarno" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piqueras" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;chet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;contal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798326v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629829" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731991v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jarno" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot-Giroux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;chet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Piqueras L&#243;pez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560485" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566064v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Evans" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbuy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Cuby" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055857" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04799137v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049794" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371881v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334920v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52512-9_4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711453v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2668" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679338v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mainieri" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anderson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837477v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172602v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370550v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370558v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371869v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshita Banerjee" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sowgat Muzahid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joop Schaye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Blaizot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ada7e9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ciocan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouch&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fensch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2506.19721" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371870v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cherrey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Zabl" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilane Schroetter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wendt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371865v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayak Dutta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Cantalupo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/adc922" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371863v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fucheng Zhong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Napolitano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Heneka" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Kristian Krogager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Demarco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staf1482" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mu&#241;oz L&#243;pez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Epinat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urrutia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pessa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F Bouch&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Xu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Ouchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Isobe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimihiko Nakajima" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinobu Ozaki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ad06ab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734402v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Contini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciesla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lemaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348038" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04726549v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas F. Bouch&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3764" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Defelippis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bournaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Tollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Farcy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae837" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola R. Napolitano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Erik Bauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04838843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Pessa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Wisotzki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Urrutia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Pharo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Augustin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202450547" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348725" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126229v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorryt Matthee" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Golling" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruari Mackenzie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Pezzulli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lilly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stae673" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04473115v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yucheng Guo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Bacon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06718-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarle Brinchmann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conseil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Maseda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themiya Nanayakkara" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04038708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanna Langan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ginolfi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerg&#246; Popping" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad357" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Contini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kamann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5335" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295249v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/accc87" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramburuth-Hurt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Cia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-K. Krogager" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ledoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244609" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179248v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana P J&#250;lio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan L Zoutendijk" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin I Read" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346987" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622094v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Verhamme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Epinat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Simmonds" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142179" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03780748v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Abril-Melgarejo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leindert Boogaard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243110" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovi&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Emsellem" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Mercier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141762" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03777339v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinfeng Xu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaina Henry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Heckman" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Chisholm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Worseck" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac7225" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431262v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Anna Marino" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2933" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444547v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niranjan Thatte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Tecza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Schnetler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Neichel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Melotte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5215" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Freundlich" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Daddi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3818" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122325v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan L. Zoutendijk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Den Brok" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040239" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086166v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rahmani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1447" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638282v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claeyssens" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lagattuta" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guaita" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. E. Bauer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431345v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shy Genel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg L. Bryan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Nelson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac2cbf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946159v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Regis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Taoso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2021.136075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab049" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431237v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2165" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371795v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Pellissier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040225" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140526v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Claeyssens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lagattuta" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Guaita" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039462" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572568v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia M. Elias" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiel Sternberg" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Devriendt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianne Slyz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431453v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3607" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325558v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella A Marino" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa1347" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325516v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz2822/5586576" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129548v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Finley" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz392" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666709v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ventou" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935597" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272668v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Lilly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Gallego" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab2881" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325197v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freundlich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Combes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tacconi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Genzel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garc&#237;a-Burillo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732223" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334798v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mcconway" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bem.22218" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380641v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Wen Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Johnson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrie Straka" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Zahedy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty3513" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380669v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuma Sugahara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Harikane" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mitchell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab49fe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325361v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saintonge" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aaa4b4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aaf1cf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807554v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia G. Gallego" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty037" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015389v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Patricio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carton" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty555" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325410v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wisotzki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bacon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cantalupo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Richter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0564-6" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325247v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V Maseda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijn Franx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/aade4b" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forster Schreiber" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renzini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mancini" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/aadd49" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871629v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;roux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sty2216" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678169v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wisotzki" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bacon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cantalupo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0664-3" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325221v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Paalvast" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833136" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325299v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Feltre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tresse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carton" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833281" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325325v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhamme" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnrasl/sly058" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678482v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731499" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669859v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Inami" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maseda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731351" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678493v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guerou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davor Krajnovic" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730905" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678478v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mary" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Shepherd" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730833" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678537v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730428" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965083v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731195" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678503v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731586" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638304v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schroetter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wendt" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Finley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/833/1/39" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554121v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Borisova" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella A. Marino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/831/1/39" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440741v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Boogaard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527866" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03670543v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blaizot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. C. Herenz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527384" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434354v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouche" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Murphy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/0004-637X/820/2/121" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439826v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guiderdoni" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herenz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. -O. Husser" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kamann" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kerutt" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425419" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202946v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carfantan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michel-Dansac" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-6256/150/3/92" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439916v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Peroux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Murphy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/804/2/83" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441189v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Zwaan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liske" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peroux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1717" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395810v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bolatto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Warren" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leroy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/809/2/175" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03732870v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Genzel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. J. Tacconi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lutz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saintonge" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/800/1/20" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434427v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Kacprzak" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1234209" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439442v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varsha P. Kulkarni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald G. York" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stt1760" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862174v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neri" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/746/1/69" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442420v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vladilo" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.19947.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645843v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. F&#246;rster Schreiber" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cresci" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. S. Hicks" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/743/1/86" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438092v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17598.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03645956v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Bielby" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shanks" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Weilbacher" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Infante" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. H. M. Crighton" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.18338.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438871v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bielby" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Bornancini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2011.17247.x" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438091v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.17597.x" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646051v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gracia-Carpio" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sternberg" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Cooper" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2010.16969.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00909258v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cox" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature08773" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202934v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dekel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637x/718/2/1001" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646214v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/706/2/1364" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742557v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew D. Lehnert" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Aguirre" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bergeron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2007.11740.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785025v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Davies" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eisenhauer" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natascha M. F&#246;rster Schreiber" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785293v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatti" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05052" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03742129v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1745-3933.2005.00130.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733085v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verma" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371883v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Giroud" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laurent" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jeanneau" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019831" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785471v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Loupias" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Remillieux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Migniau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3019704" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757643v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Mignant" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Rees" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3018520" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798326v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Guibert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2629829" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851171v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Jarno" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piqueras" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#233;chet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;contal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796292v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Neichel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bryson" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2628834" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224974v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Clarke" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Ferraro-Wood" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fusco" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562144" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731991v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Piqueras" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jarno" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Friot-Giroux" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;chet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Piqueras L&#243;pez" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2560485" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566064v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Evans" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puech" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barbuy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Cuby" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2055857" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04799137v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3049794" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371881v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334920v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-52512-9_4" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03711453v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa2668" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679338v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Mainieri" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Anderson" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837477v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172602v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Blaizot" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boissier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Boselli" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370550v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370558v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325875v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirpal Nandra" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Barret" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Barcons" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Fabian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem den Herder" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>