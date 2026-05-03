--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -2326,295 +2326,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Neanderthal faunal exploitation and settlement dynamics at the Abri du Maras, level 5 (South-eastern France)&amp;quot; [Quat. Sci. Rev. 243 (2020) 106472]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vettese</w:t>
+                <w:t xml:space="preserve">The Middle and Upper Palaeolithic at La Crouzade cave (Gruissan, Aude, France): New excavations and a chronostratigraphic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106631⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 551, pp.85-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.11.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04008969v1</w:t>
+                <w:t xml:space="preserve">halshs-02404772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle and Upper Palaeolithic at La Crouzade cave (Gruissan, Aude, France): New excavations and a chronostratigraphic framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Neanderthal faunal exploitation and settlement dynamics at the Abri du Maras, level 5 (South-eastern France)&amp;quot; [Quat. Sci. Rev. 243 (2020) 106472]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palmira Saladié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez-Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vettese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 551, pp.85-104. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.106631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2019.11.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2020.106631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02404772v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biostratigraphy and Palaeoecology of European Equus</w:t>
               </w:r>
@@ -3048,523 +3048,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late Middle Pleistocene fauna from the Aubais deposit (Gard, France)</w:t>
+                <w:t xml:space="preserve">CONTEXTE PALÉOENVIRONNEMENTAL ET CHRONOLOGIQUE DES OCCUPATIONS NÉANDERTALIENNES DE LA GROTTE DES RAMANDILS (PORT-LA-NOUVELLE, AUDE, FRANCE) : APPORT DES RESTES DE GRANDS MAMMIFÈRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
+                <w:t xml:space="preserve">Lucile Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Labe</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Mourer-Chauviré</w:t>
+                <w:t xml:space="preserve">Véronique Pois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.4502⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.11717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04046976v1</w:t>
+                <w:t xml:space="preserve">hal-02366274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTEXTE PALÉOENVIRONNEMENTAL ET CHRONOLOGIQUE DES OCCUPATIONS NÉANDERTALIENNES DE LA GROTTE DES RAMANDILS (PORT-LA-NOUVELLE, AUDE, FRANCE) : APPORT DES RESTES DE GRANDS MAMMIFÈRES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucile Rusch</w:t>
+                <w:t xml:space="preserve">The late Middle Pleistocene fauna from the Aubais deposit (Gard, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Pois</w:t>
+                <w:t xml:space="preserve">Bruno Labe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Testu</w:t>
+                <w:t xml:space="preserve">Cécile Mourer-Chauviré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30-1, pp.98-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.11717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/paleo.4502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366274v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04046976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The magdalenian fauna from Roc-aux-Sorciers, a sculped rock shelter (Vienne, France). Main archaeozoological results.</w:t>
+                <w:t xml:space="preserve">Abri du Maras (Saint-Martin d’Ardèche). Un habitat néandertalien occupé il y a 90 000 et 40 000 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Valensi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vettese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.3-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901220v1</w:t>
+                <w:t xml:space="preserve">halshs-02190662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abri du Maras (Saint-Martin d’Ardèche). Un habitat néandertalien occupé il y a 90 000 et 40 000 ans.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The magdalenian fauna from Roc-aux-Sorciers, a sculped rock shelter (Vienne, France). Main archaeozoological results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.75-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02190662v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equus asinus remains (Mammalia, Perissodactyla) from the protohistoric site of Pech Maho (Sigean, South of France) and variation in donkey size during the Iron Age</w:t>
               </w:r>
@@ -3797,51 +3797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmira Saladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lignereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4035,51 +4035,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois-de-Riquet (Lézignan-la-Cèbe, Hérault): A late Early Pleistocene archeological occurrence in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4162,290 +4162,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands mammifères du Villafranchien supérieur des travertins du Bassin de Denizli (Sud-Ouest Anatolie, Turquie)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The karst of the Vaucluse, an exceptional record for the Last Glacial Maximum (LGM) and the Late-glacial period palaeoenvironment of southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2014.01.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 339-340, pp.41 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2013.10.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047327v1</w:t>
+                <w:t xml:space="preserve">hal-01711119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The karst of the Vaucluse, an exceptional record for the Last Glacial Maximum (LGM) and the Late-glacial period palaeoenvironment of southeastern France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les grands mammifères du Villafranchien supérieur des travertins du Bassin de Denizli (Sud-Ouest Anatolie, Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serdar Mayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bouville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vadim Titov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cihat Alçiçek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2013.10.058⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (1), pp.44-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01711119v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment during the Middle to Late Palaeolithic transition in southern France: The archaeological sequence of Tournal Cave (Bize-Minervois, France)</w:t>
               </w:r>
@@ -4516,269 +4516,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the Homo erectus bearing travertine from Kocabaş (Denizli, Turkey) at at least 1.1 Ma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monieux : Coulet des Roches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.C. Alçiçek</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2013, pp.204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458873v1</w:t>
+                <w:t xml:space="preserve">hal-02334435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monieux : Coulet des Roches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+                <w:t xml:space="preserve">Dating the Homo erectus bearing travertine from Kocabaş (Denizli, Turkey) at at least 1.1 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Alçiçek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 390, pp.8-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2013.12.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334435v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aven de l'Arquet - Barjac (30) Étude d'un aven piège</w:t>
               </w:r>
@@ -4790,51 +4790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Gamberi Almendra de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4928,51 +4928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Botella Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Caparrós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Celiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5156,51 +5156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (2), pp.881-895</w:t>
@@ -5223,790 +5223,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur la grande faune de l'Eémien dans le sud-est de la France</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur les occupations humaines du début du Pléistocène supérieur de la moyenne vallée du Rhône (France). Les sites de l’abri des pêcheurs, de la Baume Flandin, de l’Abri du Maras et de la grotte du Figuier (Ardèche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Crégut</w:t>
+                <w:t xml:space="preserve">Marie‑hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 21 (3), pp.227-248. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.5592⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.385-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.9212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00520986v1</w:t>
+                <w:t xml:space="preserve">hal-02100641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur les occupations humaines du début du Pléistocène supérieur de la moyenne vallée du Rhône (France). Les sites de l’abri des pêcheurs, de la Baume Flandin, de l’Abri du Maras et de la grotte du Figuier (Ardèche)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie‑hélène Moncel</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur la grande faune de l'Eémien dans le sud-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Daujeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Puaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Valensi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 21 (4), pp.385-411. </w:t>
+              <w:t xml:space="preserve">, 2010, 21 (3), pp.227-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.9212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.5592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100641v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00520986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse démographique des cohortes fossiles du cheval pléistocène moyen de Romain-la-Roche (Doubs, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fernandez</w:t>
+                <w:t xml:space="preserve">Le contexte géomorphologique et faunique de l'homme de Montmaurin (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pernaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tavoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.35-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pm.543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676515v1</w:t>
+                <w:t xml:space="preserve">halshs-00753758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contexte géomorphologique et faunique de l'homme de Montmaurin (Haute-Garonne)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
+                <w:t xml:space="preserve">Analyse démographique des cohortes fossiles du cheval pléistocène moyen de Romain-la-Roche (Doubs, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoires Méditerranéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Paléobiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (2), pp.771-801</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pm.543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00753758v1</w:t>
+                <w:t xml:space="preserve">hal-01676515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle faune de vertébrés continentaux, associée à des artefacts dans le Pléistocène inférieur de l'Hérault (Sud de la France), vers 1,57 Ma.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
+                <w:t xml:space="preserve">Nouvelles données sur le Paléolithique en Ardèche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
+                <w:t xml:space="preserve">Elise Escudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Puaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Ruffet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+                <w:t xml:space="preserve">Camille Deaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ardèche archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26, pp.22-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440822v1</w:t>
+                <w:t xml:space="preserve">hal-00811403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur le Paléolithique en Ardèche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
+                <w:t xml:space="preserve">Une nouvelle faune de vertébrés continentaux, associée à des artefacts dans le Pléistocène inférieur de l'Hérault (Sud de la France), vers 1,57 Ma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Welcomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Escudé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ardèche archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (8), pp.725-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2009.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811403v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparée de la denture d'Equus hydruntinus (Mammalia, Perissodactyla) dans le Sud-Est de la France. Implications biogéographiques et biostratigraphiques</w:t>
               </w:r>
@@ -6070,51 +6070,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de la baume Flandin (commune d’Orgnac-l’Aven) : nouvelles données sur ce gisement du Paléolithique moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6216,51 +6216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New palaeoenvironmental data from southern France at ca. 30000 14C yr BP: The case of the Marie cave (Hérault).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6362,51 +6362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données paléoenvironnementales dans le Sud de la France vers 30000 ans 14C BP : le cas de la grotte Marie (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6604,715 +6604,1622 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strata. Série 1 : Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (série 1), pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dusting off the old stones. Correlating old collections with new excavations: The case of &amp;quot;layer 2&amp;quot; of Coupe-Gorge (Montmaurin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garcia-Fermet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guadelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3th Virtual Conference for Women Archaeologists an Paleontologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Online, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cereals in S.W. Anatolia since 2.3 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyulya Alcicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OT-MED Conference: “What kind of Environmental transition for the Mediterranean Region”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presence of cereals in lacustrine sediments from 2.3 Ma in the SW of Anatolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Alcicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Harlan III, Third Jack R. Harlan International Symposium dedicated to the Origins of Agriculture and the Domestication, Evolution, and Utilization of Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et comportement des chasseurs moustériens du site des Ramandils (Aude, France) : apports de l’étude de la grande faune.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Testu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Lartigot-Campin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Q11 « Au Centre des Enjeux»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Acigöl Lake near Denizli, Turkey: a window on the environment of the Kocabaş hominin at 1.2 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sedar Mayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESHE (European Society for the study of Human Evolution) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non Pollen Palynomorphs and pollen of the long lacustrine sequence of Acigöl (Anatolia, Turkey): preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Alçiçek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Workshop on Non Pollen Palynomorphs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-Pollen Palynomorphs and pollen of the long lacustrine sequence of Acigöl (Anatolia, Turkey): preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rambeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alçiçek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Workshop on NonPollen Palynormorphs, University of Liverpool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fouille à la reconstitution des environnements et des comportements préhistoriques : l’outil de recherche Schopper, un système immersif en aide à la formulation d’hypothèses scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144e Congrès national des sociétés historiques et scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France. pp.190-206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.17193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XAI and geographic information: application to paleoenvironmental reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zimmermann Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Trustworthy Artificial Intelligence as a part of the ECML/PKDD 22 program</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRT SystemX [IRT SystemX], Sep 2022, Grenoble, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773375v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux avens-pièges remarquables du Sud-Est de la France : le Coulet des Roches et l’aven des Planes (Monieux, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évelyne Cregut‑bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Collier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Congress of Speleology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Internationale de Spéléologie, Jun 2022, Le Bourget-du-Lac, France. pp.355-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative multidisciplinary method using Machine Learning to define human behaviors and environments during the Caune de l'Arago (Tautavel, France) Middle Pleistocene occupations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Boussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chopinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII UISPP World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France. pp.28-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the duration of the anthropic occupations and of the degree of mobility of human Middle Pleistocene populations at the Caune de l'Arago (Tautavel, France). First results of an innovative multidisciplinary method using Machine Learning to define human behaviors and environment during the Caune de l'Arago (Tautavel, France) Middle Pleistocene occupation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chopinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII° congrès mondial de l’UISPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP), Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proto-céréales et interactions biotiques au cours des 2,3 Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7321,2245 +8228,2245 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyulya Alcicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbes Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium : « Evolution de la biodiversité depuis plus d’un million d’années et rapports entre l’Homme et son environnement sur le littoral méditerranéen »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recourir à des technologies immersives à des fins de recherche : quand les frictions conduisent à l’appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quinio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur le marketing digital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use cases of virtual reality to visualize a database how useful is VR for archaeology researchers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline de Pechpeyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Kotras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTUC '20: Digital Tools &amp; Uses Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual Event Tunisia, Tunisia. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3423603.3424001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands Mammifères du Pléistocène inférieur terminal de Bois-de-Riquet, locus 1 (Lézignan-la-cèbe, Hérault, France) : Paléontologie et implications biochronologiques et paléoécologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Filoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Evolution de la biodiversité depuis plus d’un million d’années et rapports entre l’Homme et son environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’est des Pyrénées : le moustérien des grottes de La Crouzade et de Bize.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) - sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fouille à la reconstitution des environnements et des comportements préhistoriques : l’outil de recherche SCHOPPER, un système immersif en aide à la formulation d’hypothèses scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144ème Congrès du C.T.H.S., Le réel &amp; le virtuel, Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A l’est des Pyrénées : le Moustérien des grottes de la Crouzade et de Tournal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Montmaurin (Haute-Garonne, France) : Sites naturels et archéologiques, une transversalité nécessaire pour une meilleure connaissance du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Montmaurin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystems changes in a context of hominins presence in the SW of Turkey. First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Rambeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Alçiçek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Earth Science Colloquium on the Aegean Region (IESCA) 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fouille à la reconstitution des environnements et des comportements préhistoriques : l’outil de recherche SCHOPPER, un système immersif en aide à la formulation d’hypothèses scientifiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">144ème Congrès annuel du Comité des Travaux Historiques et Scientifiques (CTHS) : Le Réel et le Virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTHS, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02557141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les niveaux riches en Bouquetins du Paléolithique moyen de la Fissure de l’Hortus, Hérault.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.-M. Moigne</w:t>
+                <w:t xml:space="preserve">An integrated reconstruction of the early Pleistocene palaeoenvironment of Homo erectus in the Denizli Basin (SW Turkey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alçiçek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mayda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes : “Hommes et Caprinés – De la montagne à la steppe, de la chasse à l’élevage”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t>
+              <w:t xml:space="preserve">International Zoological Congress of "Grigore Antipa" Museum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873837v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04008599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The middle Palaeolithic of la Crouzade cave (Gruissan, Aude, France): updating the data and chronostratigraphic frame.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIe Congrès Union Internationale des Sciences Préhistoriques et Protohistoriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UISPP, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated reconstruction of the early Pleistocene palaeoenvironment of Homo erectus in the Denizli Basin (SW Turkey)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Vialet</w:t>
+                <w:t xml:space="preserve">Les niveaux riches en Bouquetins du Paléolithique moyen de la Fissure de l’Hortus, Hérault.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Zoological Congress of "Grigore Antipa" Museum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes : “Hommes et Caprinés – De la montagne à la steppe, de la chasse à l’élevage”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04008599v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The long continental sequence of Acigöl: a 2.4 Ma record in the Homo erectus area of SW Turkey.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alcicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">olloque international Q11 « Au Centre des Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEQ Association Française pour l’étude du Quaternaire, Feb 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homo erectus paleoenvironments in the Early Pleistocene Denizli Basin: an integrated paleontological, sedimentary and geochemical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Rausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyulya Alçiçek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedar Mayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interim colloquium of RCMNS (Regional Committee on Mediterranean Neogene Stratigraphy) and EU PRIDE final conference: Ecosystem isolation and connection: rise and demise of biota in the Pontocaspian-Caucasian region?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Tbilissi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les niveaux riches en Bouquetins du Paléolithique moyende la Fissure de l’Hortus, Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes : “Hommes et Caprinés – De la montagne à la steppe, de la chasse à l’élevage”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated reconstruction of the early Pleistocene palaeoenvironment of Homo erectus in the Denizli Basin (SW Turkey).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rausch L. Alçiçek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Titov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interim colloquium of RCMNS* and EU PRIDE final conference: Ecosystem isolation and connection: rise and demise of biota in the Pontocaspian-Caucasian region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Tbilissi, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleo-ecology of the Kocabaş hominin. Data from macromammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mayda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Titov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAS 2nd meeting – International Congress of Anthropological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions biologiques depuis 2.4 Ma au sein de l’écosystème d’Acigöl, dans le SO de la Turquie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Alcicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahvya Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée AFEQ-SGF "La transition plio-Pléistocène: données, mécanismes et impacts sur l’évolution de l’espèce humaine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alcigöl lake – a record of the entire Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Alcicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dahvya Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAS-International Congress of Anthropological Sciences, 2nd meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roc-aux-Sorciers (Angles-sur-l’Anglin, Vienne, France) : Archaeozoology of a magdalenian fauna in a decorated rock shelter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9575,293 +10482,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th ICAZ TAPHONOMY WORKING GROUP MEETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.P. Brugal, C. Denis, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des occupations humaines en contexte glaciaire à la Caune de l’Arago (Tautavel, Pyrénées-Orientales, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Falgueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie et morphométrie des équidés de la nécropole orientale d'Amphipolis (Macédoine, Grèce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Malama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Morphotypes et races de chevaux approches et données zootechniques, historiques,littéraires, environnementales, génétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arnaud Zucker; Séminaire du CEPAM, axe transversal Zootechnies; Université Nice Sophia Antipolis, Nov 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité du cheptel équin en Gaule méditerranéenne à la fin du IIIe siècle avant J.-C. d'après l'étude des métacarpes d'équidés du site de Pech-Maho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gardeisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9877,514 +10784,514 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equidés et bovidés de la Méditerranée antique, Rites et Combats, Jeux et Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Arles, France. pp.199-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre biochronologique, paléoenvironnemental et paléoclimatique de l'Homo erectus archaïque de Koçabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Hominidés du pliocène et du pléistocène inférieur et moyen dans le monde. La place de l’Homme de Tautavel, un Homo Heidelbergensis, il y a 450 000 ans.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Paléontologie Humaine; Centre européen de recherches préhistoriques de Tautavel, Jun 2014, Tautavel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The karst of Albion plateau, a privileged record for the tardiglacial palaeoenvironment of the Southeast of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Debard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Cave Bear Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Băile Herculane, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révision paléontologique et analyse archéozoologique de l'Equus hydruntinus de la Baume de Valorgues (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Rillardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire d'équidés : des textes, des images et des os</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Montpellier, France. pp.9-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00637313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interglaciaires pléistocènes en domaine karstique méditerranéen. Interprétation de la sédimentation et de la biodiversité fossile à la Caune de l’Arago (Tautavel, Pyrénées-Orientales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Q6 "Biodiversité au Quaternaire : Climats, Environnements et Peuplements". AFEQ et CNF-INQUA. Montpellier 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprises plio-pleistocènes du paléokarst quercinois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10403,964 +11310,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Bernard Géze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Lalbenque-Limogne, France. pp.85-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538560v1</w:t>
-              </w:r>
-[...905 lines deleted...]
-                <w:t xml:space="preserve">hal-03147275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11666,51 +11666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyyed Milad Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - MNHN - Université Tarbiat Modares. 2023, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11730,415 +11730,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nissan-Lez-Ensérune (34). Oppidum d'Ensérune - projet de bâtiment d'accueil, Rapport Final d'Opération de fouille préventive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mantenant</w:t>
+                <w:t xml:space="preserve">M. Alcalá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ACTER archéologie. 2022</w:t>
+              <w:t xml:space="preserve">Service Régional de l’Archéologie. 2022, 271 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395795v1</w:t>
+                <w:t xml:space="preserve">mnhn-03994744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport final 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Saos</w:t>
+                <w:t xml:space="preserve">La grotte de Coupe-Gorge dans le massif de Montmaurin (Haute-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Alcalá</w:t>
+                <w:t xml:space="preserve">Benoit Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bailón</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+                <w:t xml:space="preserve">Céline Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional de l’Archéologie. 2022, 271 pp</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport 2022 – Triennale 2020-2022, DRAC Occitanie. 2022, pp.159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03994744v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte de Coupe-Gorge dans le massif de Montmaurin (Haute-Garonne)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Nissan-Lez-Ensérune (34). Oppidum d'Ensérune - projet de bâtiment d'accueil, Rapport Final d'Opération de fouille préventive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mantenant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Beauval</w:t>
+                <w:t xml:space="preserve">Annick Despratx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bertrand</w:t>
+                <w:t xml:space="preserve">Nicolas Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bon</w:t>
+                <w:t xml:space="preserve">Arnaud Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport 2022 – Triennale 2020-2022, DRAC Occitanie. 2022, pp.159</w:t>
+              <w:t xml:space="preserve">ACTER archéologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04927113v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consultation de la collection Abélanet au dépôt archéologique départemental du 66. In : Perrenoud C., Caune de l ’Arago (Tautavel, Pyrénées-Orientales), rapport de fouilles 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Antoinette De Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12326,90 +12326,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), Rapport de fouille programmée 2020-2022, rapport intermédiaire 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alcalá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bailón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12566,51 +12566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12618,51 +12618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Garcia-Fermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] rapport de fouille programmée 2020-2022, rapport intermédiaire 2020., Service Régional de l’Archéologie, Montpellier. 2020, pp.151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12682,310 +12682,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béziers, quartier Saint-Jacques (3-21 rue de la Tible, 5 bd Jean Macé, 4-6 rue des Capucins). Rapport final d’opération archéologique (octobre 2017-mars 2018)</w:t>
+                <w:t xml:space="preserve">Opération 2020. Rapport opération triannuelle, première année 2020-2022, Abri du Maras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elian Gomez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Cros</w:t>
+                <w:t xml:space="preserve">Marie Hélène Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique de Béziers; Service régional de l'archéologie d'Occitanie; Inrap. 2020</w:t>
+              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03525443v1</w:t>
+                <w:t xml:space="preserve">hal-04003398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opération 2020. Rapport opération triannuelle, première année 2020-2022, Abri du Maras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Béziers, quartier Saint-Jacques (3-21 rue de la Tible, 5 bd Jean Macé, 4-6 rue des Capucins). Rapport final d’opération archéologique (octobre 2017-mars 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Catalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hélène Moncel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maria Gema Chacón Navarro</w:t>
+                <w:t xml:space="preserve">Jean-Paul Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique de Béziers; Service régional de l'archéologie d'Occitanie; Inrap. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04003398v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03525443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grotte de Coupe-Gorge dans le massif de Montmaurin (Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13044,393 +13044,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grottes préhistoriques de Montmaurin, vallée de la Seygouade, Haute-Garonne. Rapport d’études 2019 et projet de recherche-2020-2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Delpoux</w:t>
+                <w:t xml:space="preserve">Grotte de La Crouzade (Gruissan, Aude). Rapport de fouille programmée 2019 - rapport final 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(dir.) Saos T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M. Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional d'Arhéologie, DRAC Occitanie. 2019, pp.113</w:t>
+              <w:t xml:space="preserve">Service Régional d'Arhéologie, DRAC Occitanie. 2019, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026156v1</w:t>
+                <w:t xml:space="preserve">hal-04026135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site du Pléistocène inférieur de Bois de Riquet, Lézignan-la-Cèbe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Capdevilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS UMR 7194. 2019, pp.219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02548721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grotte de La Crouzade (Gruissan, Aude). Rapport de fouille programmée 2019 - rapport final 2019</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les grottes préhistoriques de Montmaurin, vallée de la Seygouade, Haute-Garonne. Rapport d’études 2019 et projet de recherche-2020-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(dir.) Vialet A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cailhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delpoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional d'Arhéologie, DRAC Occitanie. 2019, pp.113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-H. Moncel</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04026135v1</w:t>
+                <w:t xml:space="preserve">hal-04026156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opération 2019. Rapport opération triannuelle 2017-2019, Abri du Maras</w:t>
               </w:r>
@@ -13534,103 +13534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de La Crouzade (Gruissan, Aude).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dir.) Saos T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] UMR 7194 Histoire naturelle de l'Homme préhistorique. 2019, pp.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13656,90 +13656,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude), rapport de fouille programmée triennale 2016-2018, rapport final 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13894,630 +13894,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dents du cheval (Equus mosbachensis, Mammalia, Perissodactyla) des niveaux Q et de l’Ensemble I (CM I) de la Caune de l’Arago. Morphologie et biométrie comparées, dans « Caune de l’Arago (Tautavel, Pyrénées-Orientales) », Rapport de fouille 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Révision du matériel issu des fouilles Méroc. In : A. Vialet (dir.) : Les grottes préhistoriques de Montmaurin, vallée de la Seygouade, Haute-Garonne. Rapport d’études 2018 et projet de recherche-2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Testu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] dir. C. Perrenoud, SRA-DRAC Occitanie. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Régional d'Arhéologie, DRAC Occitanie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885738v1</w:t>
+                <w:t xml:space="preserve">hal-04026097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations – Opération 2018. Rapport annuel opération triannuelle, Abri du Maras.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Auvergne-Rhône-Alpes. 2018, pp.130</w:t>
+                <w:t xml:space="preserve">Étude paléontologique du cheval, dans « Coulet des Roches (Monieux, Vaucluse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] dir. E. Crégut SRA-DRAC Occitanie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885713v1</w:t>
+                <w:t xml:space="preserve">hal-02885739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude paléontologique du cheval, dans « Aven des Planes n° 1 (Monieux, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] dir. E. Crégut SRA-DRAC Occitanie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude paléontologique du cheval, dans « Coulet des Roches (Monieux, Vaucluse)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] dir. E. Crégut SRA-DRAC Occitanie. 2018</w:t>
+                <w:t xml:space="preserve">Datations – Opération 2018. Rapport annuel opération triannuelle, Abri du Maras.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M-H. Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allue Ethel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boulbes Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britton Kate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navarro Maria Gema Chacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie, Auvergne-Rhône-Alpes. 2018, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885739v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révision du matériel issu des fouilles Méroc. In : A. Vialet (dir.) : Les grottes préhistoriques de Montmaurin, vallée de la Seygouade, Haute-Garonne. Rapport d’études 2018 et projet de recherche-2019-2021</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Service Régional d'Arhéologie, DRAC Occitanie. 2018</w:t>
+                <w:t xml:space="preserve">Les grands mammifères de la grotte des Ramandils (Port-la-Nouvelle, Aude) : contribution à l’étude paléoenvironnementale et paléoclimatique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lartigot-Campin A.-S. Testu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA-DRAC Occitanie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04026097v1</w:t>
+                <w:t xml:space="preserve">hal-02884551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les grands mammifères de la grotte des Ramandils (Port-la-Nouvelle, Aude) : contribution à l’étude paléoenvironnementale et paléoclimatique.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dents du cheval (Equus mosbachensis, Mammalia, Perissodactyla) des niveaux Q et de l’Ensemble I (CM I) de la Caune de l’Arago. Morphologie et biométrie comparées, dans « Caune de l’Arago (Tautavel, Pyrénées-Orientales) », Rapport de fouille 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] dir. C. Perrenoud, SRA-DRAC Occitanie. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Bahain</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02884551v1</w:t>
+                <w:t xml:space="preserve">hal-02885738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grotte de la Crouzade (Gruissan, Aude). Rapport de fouille programmée triennale 2016-2018 - Rapport final 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(dir.) Saos T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14550,1083 +14550,1083 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertaizon (63), Les Noyeraies nord (secteur D)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caune de l’Arago (Tautavel, Pyrénées-Orientales). Rapport de fouilles 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrenoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Caillet</w:t>
+                <w:t xml:space="preserve">J. Armengaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Areal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carine Cenzon-Salveyre</w:t>
+                <w:t xml:space="preserve">A. Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Acter Archeologie; SRA Auvergne. 2018</w:t>
+              <w:t xml:space="preserve">Service Régional d'Archéologie, DRAC Occitanie. 2018, pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04442621v1</w:t>
+                <w:t xml:space="preserve">hal-04026061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caune de l’Arago (Tautavel, Pyrénées-Orientales). Rapport de fouilles 2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Perrenoud</w:t>
+                <w:t xml:space="preserve">Vertaizon (63), Les Noyeraies nord (secteur D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Areal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Armengaud</w:t>
+                <w:t xml:space="preserve">Sandra Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beauger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Boulbes</w:t>
+                <w:t xml:space="preserve">Carine Cenzon-Salveyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional d'Archéologie, DRAC Occitanie. 2018, pp.145</w:t>
+              <w:t xml:space="preserve">Acter Archeologie; SRA Auvergne. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04026061v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04442621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire 2018 du Programme Collectif de Recherches triennal 2017-2019 &amp;quot;Le monde moustérien méditerranéen entre Rhône et Pyrénées</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie, Montpellier. 2018, 49 p</w:t>
+                <w:t xml:space="preserve">Étude paléontologique des équidés, dans « Grotte de la Crouzade (Gruissan, Aude) », Rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] dir. T. Saos SRA-DRAC Occitanie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02190687v1</w:t>
+                <w:t xml:space="preserve">hal-02885741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caune de l’Arago (Tautavel, Pyrénées-Orientales).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Celiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] HNHP. 2018, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude paléontologique des équidés, dans « Grotte de la Crouzade (Gruissan, Aude) », Rapport de fouille</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] dir. T. Saos SRA-DRAC Occitanie. 2018</w:t>
+                <w:t xml:space="preserve">Rapport intermédiaire 2018 du Programme Collectif de Recherches triennal 2017-2019 &amp;quot;Le monde moustérien méditerranéen entre Rhône et Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Becam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie, Montpellier. 2018, 49 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885741v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02190687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opération 2018. Rapport annuel- opération triannuelle, Abri du Maras</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude préliminaire des restes d’équidés des sites de Montmaurin, dans « Les grottes préhistoriques de Montmaurin, Vallée de la Seygouade, Haute-Garonne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport d’études 2018 et Projet de recherche 2019-2021, dir. A. Vialet, SRA-DRAC Occitanie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003359v1</w:t>
+                <w:t xml:space="preserve">hal-02885721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude préliminaire des restes d’équidés des sites de Montmaurin, dans « Les grottes préhistoriques de Montmaurin, Vallée de la Seygouade, Haute-Garonne »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opération 2018. Rapport annuel- opération triannuelle, Abri du Maras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport d’études 2018 et Projet de recherche 2019-2021, dir. A. Vialet, SRA-DRAC Occitanie. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885721v1</w:t>
+                <w:t xml:space="preserve">hal-04003359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire 2017 du Programme Collectif de Recherches triennal 2017-2019 &amp;quot;Le monde moustérien méditerranéen entre Rhône et Pyrénées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Rusch</w:t>
+                <w:t xml:space="preserve">Opération 2017. Rapport annuel opération triannuelle, Abri du Maras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Allué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Service Régional de l’Archéologie, Montpellier. 2017, pp.59</w:t>
+              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025942v1</w:t>
+                <w:t xml:space="preserve">hal-04003350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opération 2017. Rapport annuel opération triannuelle, Abri du Maras</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kate Britton</w:t>
+                <w:t xml:space="preserve">Rapport intermédiaire 2017 du Programme Collectif de Recherches triennal 2017-2019 &amp;quot;Le monde moustérien méditerranéen entre Rhône et Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-M Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Testu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">SRA Auvergne Rhône-Alpes. 2017</w:t>
+              <w:t xml:space="preserve">Service Régional de l’Archéologie, Montpellier. 2017, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003350v1</w:t>
+                <w:t xml:space="preserve">hal-04025942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caune de l’Arago – Rapport de fouilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrenoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Celiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie. 2017, pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15652,103 +15652,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde moustérien en Languedoc occidental et en Roussillon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Barsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Becam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l’Archéologie, Montpellier. 2014, pp.123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -15787,51 +15787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lézignan-La-Cèbe. Bois de Riquet. Bilan Scientifique 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Y. Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16031,90 +16031,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coulet des Roches (Monieux, Vaucluse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Desclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RAP02727, Direction régionale des affaires culturelles Provence-Alpes-Côte d'Azur, Service régional de l'archéologie. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -16172,103 +16172,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fouille à la reconstitution des environnements et des comportements préhistoriques : l'outil de recherche SCHOPPER, un système immersif en aide à la formulation d'hypothèses scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -16335,64 +16335,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie : une immersion dans la préhistoire à Tautavel grâce à la réalité virtuelle et à l’intelligence artificielle. The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Quinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16442,90 +16442,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grottes préhistoriques de Montmaurin. Historique des fouilles et reprise récente des recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Testu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Crégut-Bonnoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16666,90 +16666,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fouille à la reconstitution des environnements et des comportements préhistoriques : l’outil de recherche SCHOPPER, un système immersif en aide à la formulation d’hypothèses scientifiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Lartigot-Campin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 144ème Congrès annuel du Comité des Travaux Historiques et Scientifiques (CTHS) de Marseille (9 - 11 mai 2019) : Le Réel et le Virtuel</w:t>
@@ -16864,51 +16864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléoécologie des premiers peuplements humains en France d’après les ensembles osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Magniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Filoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17188,51 +17188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Thun Hohenstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17369,51 +17369,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’occupation, exploitation des ressources et mobilité des néandertaliens de L’Hortus (Hérault, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulbes Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17481,51 +17481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse démographique des cohortes du cheval pléistocène moyen de Romain-la-Roche (Doubs, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17593,64 +17593,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boulbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Moigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicholas J. Conard et Anne Delagnes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settlement Dynamics of the middle paleolithic and middle stone age vol.3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kerns verlag, p. 455-483, 2010</w:t>
@@ -18125,51 +18125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02410-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103691" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04584258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Milad Hashemi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00180-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harfouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quinio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2023.2176609" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06538-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clamens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Larroque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86423-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02378459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Lebatard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Blawal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2019.101038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Saladi&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Hidalgo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106472" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2020v19a11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106631" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404772v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline van Asperen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00301" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rausch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Mayda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.10.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Britton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;arez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0580-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046976v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Labe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4502" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rusch" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11717" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901220v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valensi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8639" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6K9T4SCP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190662v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marciszak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat1030019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.07.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dolo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.056" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN6M94LS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047327v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Titov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cihat Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.01.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.08.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458873v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khatib" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.12.031" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753730v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Botella Ortega" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Caparr&#243;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Celiberti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.02.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7VCSV0S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520986v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5592" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CTKHR37R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100641v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.9212" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z2RP36JN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676515v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753758v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pernaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tavoso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.543" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440822v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Welcomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.06.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Escud&#233;" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deaujard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753781v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5319" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229332v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.03.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN4X87LF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gence" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouti&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.02.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8QXZ5BV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Crochet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Aguilar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Astruc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197476v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.17193" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773375v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmermann Bastien" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817827v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Collier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555248v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chopinaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564319v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopinaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145056v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyulya Alcicek" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956435v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03110483v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363078v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magniez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filoux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037667v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008739v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rambeau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557141v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cordonnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrenoud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873837v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784733v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008599v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rausch" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mayda" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861348v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alcicek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884015v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyulya Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedar Mayda" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008582v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869364v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rausch L. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Titov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003379v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Titov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Moigne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390777v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alcicek" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390768v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029398v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910710v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgueres" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magniez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047253v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Malama" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426935v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047295v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637313v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rillardon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03941194v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538560v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguilar" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040888v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia-Fermet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145110v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390683v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823144v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rush" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lartigot-Campin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pois" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147270v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390976v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147275v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582161v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L'H&#233;naff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505884v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299375v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395795v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927113v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982307v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette De Lumley" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994484v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547302v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Vialet A." TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cailhol" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delpoux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363387v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garcia-Fermet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525443v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gomez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forest" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363380v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgu&#232;res" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026156v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548721v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capdevilla" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026135v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Saos T." TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547308v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190694v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026118v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berm&#250;dez de Castro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885738v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885713v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allue Ethel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Kate" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885740v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885739v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026097v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884551v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rusch" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lartigot-Campin A.-S. Testu" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bahain" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442621v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Areal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salveyre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026061v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190687v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevalier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885706v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celiberti" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885741v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885721v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025942v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025916v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112585v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197459v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourguignon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680385v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334436v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814329v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990003v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026167v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047362v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Eisenmann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563780v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046941v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766390v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Filoux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744740v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781520v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047210v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Sala" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thun Hohenstein" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787995v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555345v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leb&#232;gue" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gregoire" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Moigne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kernsverlag.com/en/book/settlement-dynamics-of-the-middle-paleolithic-and-middle-stone-age-volume-iii/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586676v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753790v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739886v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coltorti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788084v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Furet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Rivals" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulbes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lateur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mar&#237;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-026-02410-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Prat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2025.103691" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04584258v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdati Nasab" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Milad Hashemi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie S&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-024-00180-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Valensi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qeh.2024.100027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harfouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quinio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulbes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boussard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;a Mion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Renaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gailledrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2023.2176609" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03659882v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Andrieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#252;lya Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-06538-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoncel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.8460" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03755076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103341" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clamens" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Larroque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03209271v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86423-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duha Alio&#287;lu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103250" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02378459v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rambeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-&#201;lisabeth Lebatard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Blawal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2019.101038" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Marin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palmira Saladi&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Hidalgo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106472" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225076v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2020v19a11" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02404772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gr&#233;goire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Moigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2019.11.040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2020.106631" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045000v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline van Asperen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00301" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02415801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rausch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serdar Mayda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2019.10.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046922v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hameau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401086v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vettese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Britton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;arez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-017-0580-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366274v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rusch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11717" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046976v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Labe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mourer-Chauvir&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4502" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901220v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valensi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8639" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6K9T4SCP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gardeisen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Marciszak" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/quat1030019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bertin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lignereux" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.07.026" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869185v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dolo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.056" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594870v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN6M94LS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711119v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bouville" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.10.058" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CZGB4K6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047327v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Titov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cihat Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2014.01.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744436v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2013.08.021" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458873v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khatib" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.12.031" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904406v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gamberi Almendra de Carvalho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753730v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilio Barroso Ruiz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Botella Ortega" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Caparr&#243;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Celiberti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.02.021" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7VCSV0S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01465979v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;rin Claude" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paupe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100641v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8209;h&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cregut&#8209;bonnoure" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Puaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.9212" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Z2RP36JN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520986v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cr&#233;gut" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5592" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CTKHR37R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753758v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gu&#233;rin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pernaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tavoso" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pm.543" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01676515v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Escud&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deaujard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440822v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Welcomme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2009.06.004" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753781v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5319" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229332v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;velyne Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2008.03.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VN4X87LF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170577v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gence" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouti&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cretin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2007.02.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8QXZ5BV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00439292v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Crochet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Aguilar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Astruc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040888v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Mathias" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garcia-Fermet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145110v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyulya Alcicek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390683v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demory" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Alcicek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02823144v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rush" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Testu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Lartigot-Campin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147270v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedar Mayda" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390976v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rambeau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147275v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197476v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cordonnier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.17193" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773375v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zimmermann Bastien" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boussard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817827v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Aubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Collier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555248v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Quinio" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chopinaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564319v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopinaud" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carrez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03145056v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulbes Nicolas" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956435v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Pechpeyrou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03110483v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423603.3424001" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363078v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Magniez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Antoine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554876v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barsky" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Becam" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037667v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perrenoud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008739v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390599v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557141v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cordonnier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrenoud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008599v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rausch" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mayda" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784733v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Moigne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873837v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Moigne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861348v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alcicek" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belkacem" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01884015v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyulya Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008582v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rausch L. Al&#231;i&#231;ek" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Titov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003379v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Titov" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M Moigne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390768v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029398v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910710v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgueres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Magniez" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047253v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Malama" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426935v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047295v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711224v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Debard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637313v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Rillardon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03941194v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538560v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Aguilar" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582161v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel L'H&#233;naff" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505884v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Barataud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299375v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994744v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alcal&#225;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bail&#243;n" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927113v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bertrand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395795v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Despratx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guinaudeau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaillard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982307v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Antoinette De Lumley" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chevalier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Capellari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003409v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Moncel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Allu&#233;" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Britton" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03994484v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547302v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Vialet A." TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cailhol" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delpoux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363387v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Garcia-Fermet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003398v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525443v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gomez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forest" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cros" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363380v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Falgu&#232;res" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026135v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=(dir.) Saos T." TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548721v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Capdevilla" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026156v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003383v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547308v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190694v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026118v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Berm&#250;dez de Castro" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bertrand" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026097v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885739v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885740v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885713v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Moncel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allue Ethel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britton Kate" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navarro Maria Gema Chacon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884551v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rusch" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lartigot-Campin A.-S. Testu" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bahain" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885738v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026077v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026061v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Armengaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04442621v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Caillet" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Areal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chabert" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salveyre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885741v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885706v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Celiberti" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02190687v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chevalier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885721v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003359v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003350v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025942v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025916v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112585v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197459v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Argant" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bourguignon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680385v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasrine Anwar" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beylier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334436v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814329v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990003v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026167v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047362v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ra Eisenmann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563780v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046941v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766390v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Filoux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Uzunidis" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744740v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781520v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047210v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Sala" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Thun Hohenstein" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787995v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555345v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leb&#232;gue" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gregoire" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Moigne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kernsverlag.com/en/book/settlement-dynamics-of-the-middle-paleolithic-and-middle-stone-age-volume-iii/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586676v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753790v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739886v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Coltorti" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788084v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Furet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>