--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -66,5592 +66,6250 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and electrical simulation of carbon fibers virtual material: a parallel approach</w:t>
+                <w:t xml:space="preserve">Comprehensive Electromagnetic Transient Modeling of Switched Reluctance Motor Drive System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+                <w:t xml:space="preserve">Seyedarmin Mirnikjoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+                <w:t xml:space="preserve">Mohammed Naidjate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyang Lou</w:t>
+                <w:t xml:space="preserve">Jean Mahseredjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Trichet</w:t>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+                <w:t xml:space="preserve">Paul Akiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2024-0427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OAJPE.2026.3674099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269274v1</w:t>
+                <w:t xml:space="preserve">hal-05559897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Analysis and Control of a Low Speed and High Torque Five-phase External Rotor Permanent Magnet Synchronous Machine for Direct Drive Application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed electromagnetic transient model of switched reluctance motor drive system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedarmin Mirnikjoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naidjate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mahseredjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2024.3511090⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 251, pp.112230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2025.112230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951197v1</w:t>
+                <w:t xml:space="preserve">hal-05559900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Analysis of a Seven-Phase Fault-Tolerant Bi-Harmonic Permanent Magnet Machine With Three Active Air Gaps for In-Wheel Traction Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficiency maximization of resonant wireless power transfer using an advanced dynamic frequency tracking approach: Experimental and simulation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Semail</w:t>
+                <w:t xml:space="preserve">Imene Drici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Allag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bouchekhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Kouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tec.2023.3305291⟩</w:t>
+              <w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.101069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prime.2025.101069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409059v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization of non-linear electromagnetic actuator based on Reluctance Network Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation and electrical simulation of carbon fibers virtual material: a parallel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Yin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172174⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2024-0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650053v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, Analysis and Control of a Low Speed and High Torque Five-phase External Rotor Permanent Magnet Synchronous Machine for Direct Drive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2024.3511090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648748v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Mesh Based Generated Lumped Parameter Models for Electromagnetic Problems using Triangular Elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (1), pp.21-34. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14), pp.6013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30941/CESTEMS.2023.00012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074999v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation Method for Parallel and Iterative Real-Time Simulation of Electromagnetic Transients</w:t>
+                <w:t xml:space="preserve">Topology optimization of non-linear electromagnetic actuator based on Reluctance Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Bruned</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ming Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naidjate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3238422⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 602, pp.172174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951214v1</w:t>
+                <w:t xml:space="preserve">hal-04650053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of an Outer Rotor Doubly Salient Permanent Magnet Generator for Fixed Pitch kW Range Wind Turbine Using Overspeed Flux Weakening Operations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+                <w:t xml:space="preserve">Design, Analysis of a Seven-Phase Fault-Tolerant Bi-Harmonic Permanent Magnet Machine With Three Active Air Gaps for In-Wheel Traction Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/act12040168⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tec.2023.3305291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951229v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to Improve Magnetic Performance and Torque Ripple Reduction of the Low-Speed DSPM Machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction to Mesh Based Generated Lumped Parameter Models for Electromagnetic Problems using Triangular Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidar Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Asfirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Kendjouh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/act12050195⟩</w:t>
+              <w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30941/CESTEMS.2023.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951212v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Reduced Jacobian Formulation for Simultaneous Solution of Control Systems in Electromagnetic Transient Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of an Outer Rotor Doubly Salient Permanent Magnet Generator for Fixed Pitch kW Range Wind Turbine Using Overspeed Flux Weakening Operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Remli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Guerroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bruned</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mahseredjian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tarek Kendjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3275221⟩</w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/act12040168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951233v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic modeling of inductors in EMT-type software by three circuit-based methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensation Method for Parallel and Iterative Real-Time Simulation of Electromagnetic Transients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Bruned</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mahseredjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Dennetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadegh Rahimi Pordanjani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Mahseredjian</w:t>
+                <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Naïdjate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mircea Fratila</w:t>
+                <w:t xml:space="preserve">Marco Schudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.108304⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), pp.2302-2310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3238422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074983v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Modeling of Transformers in EMT-Type Software by a Circuit-Based Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Contribution to Improve Magnetic Performance and Torque Ripple Reduction of the Low-Speed DSPM Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Kendjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Guerroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Mahseredjian</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (6), pp.5402-5413. </w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (5), pp.195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPWRD.2022.3177137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/act12050195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074981v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coil Number Impact on Performance of 4-Phase Low Speed Toothed Doubly Salient Permanent Magnet Motors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimized Reduced Jacobian Formulation for Simultaneous Solution of Control Systems in Electromagnetic Transient Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
+                <w:t xml:space="preserve">B. Bruned</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Saou</w:t>
+                <w:t xml:space="preserve">J. Mahseredjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Karnavas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Dennetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/machines9070137⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (5), pp.3366-3374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3275221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074962v1</w:t>
+                <w:t xml:space="preserve">hal-04951233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation method for parallel real-time EMT studies✰</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic modeling of inductors in EMT-type software by three circuit-based methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schudel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mahseredjian</w:t>
+                <w:t xml:space="preserve">Sadegh Rahimi Pordanjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mahseredjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naïdjate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Fratila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 198, pp.107341. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2021.107341⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 211, pp.108304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.108304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074972v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Design of a Novel Flux-Switching Transverse-Flux Permanent Magnet Tube Linear Motor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gillon</w:t>
+                <w:t xml:space="preserve">Electromagnetic Modeling of Transformers in EMT-Type Software by a Circuit-Based Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadegh Rahimi Pordanjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naidjate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Fratila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mahseredjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3061812⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (6), pp.5402-5413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRD.2022.3177137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074956v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Circuit and Magnetic Model for a Transverse Flux Permanent Magnet Linear Motor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanliang Xu</w:t>
+                <w:t xml:space="preserve">Coil Number Impact on Performance of 4-Phase Low Speed Toothed Doubly Salient Permanent Magnet Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Guerroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Gillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Saou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Karnavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.159274-159283. </w:t>
+              <w:t xml:space="preserve">Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/machines9070137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074947v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of cogging torque in TFPM machines with flux concentrators and evaluation of the structures by using the SC method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensation method for parallel real-time EMT studies✰</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bruned</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dennetière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajad Taravat</w:t>
+                <w:t xml:space="preserve">J. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Kiyoumarsi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Schudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mahseredjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (4), pp.552-560. </w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.107341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2019.0462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2021.107341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074881v1</w:t>
+                <w:t xml:space="preserve">hal-04074972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of cogging torque in transverse‐flux permanent‐magnet machines with flux concentrators by step skewing of stator pole</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimization Design of a Novel Flux-Switching Transverse-Flux Permanent Magnet Tube Linear Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongshan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyu Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanliang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (6), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2021.3061812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074885v1</w:t>
+                <w:t xml:space="preserve">hal-04074956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of a Novel Transverse-Flux Permanent Magnet Linear Motor and Its Magnetic Field Analysis Based on Schwarz-Christoffel Mapping Method</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mitigation of cogging torque in TFPM machines with flux concentrators and evaluation of the structures by using the SC method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajad Taravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Kiyoumarsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2756847⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.552-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2019.0462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929602v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three space mapping techniques on electromagnetic design optimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Coupled Circuit and Magnetic Model for a Transverse Flux Permanent Magnet Linear Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongshan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlin Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanliang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2016-0512⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.159274-159283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074875v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a large power Brushless Synchronous Generator (BLSG) with a rotating rectifier by a reluctance network for fault analysis and diagnosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigation of cogging torque in transverse‐flux permanent‐magnet machines with flux concentrators by step skewing of stator pole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hecquet</w:t>
+                <w:t xml:space="preserve">Sajad Taravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K L Zappellini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Ducreux</w:t>
+                <w:t xml:space="preserve">Arash Kiyoumarsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2701789⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (12), pp.2378-2388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01711113v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, modeling and fabrication of a novel electromagnetic micro-actuator for a new concept of valveless micropump</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Presentation of a Novel Transverse-Flux Permanent Magnet Linear Motor and Its Magnetic Field Analysis Based on Schwarz-Christoffel Mapping Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongshan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanliang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Engineering (JEE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2017.2756847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954102v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization with Flux Weakening of High-Speed PMSM for Electrical Vehicle Considering the Driving Cycle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Comparison of three space mapping techniques on electromagnetic design optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2726962⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (2), pp.565-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-11-2016-0512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018408v1</w:t>
+                <w:t xml:space="preserve">hal-04074875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-PHYSICS DESIGN RULES USING LUMPED MODELS FOR A PERMANENT MAGNET SYNCHRONOUS MACHINE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+                <w:t xml:space="preserve">Simulation of a large power Brushless Synchronous Generator (BLSG) with a rotating rectifier by a reluctance network for fault analysis and diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H K Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K L Zappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rossi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brochet</w:t>
+                <w:t xml:space="preserve">J.-P. Ducreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (5), pp.4327-4337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2017.2701789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730149v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711113v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics design rules using lumped models for a permanent magnet synchronous machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Design, modeling and fabrication of a novel electromagnetic micro-actuator for a new concept of valveless micropump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Gillon</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feliachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bekhouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Electrical Engineering (JEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ISSN 1582-4594, pp.601-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951401v1</w:t>
+                <w:t xml:space="preserve">hal-04954102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics modeling of a permanent magnet synchronous machine by using lumped models</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergey V. Shirinskii</w:t>
+                <w:t xml:space="preserve">Design Optimization with Flux Weakening of High-Speed PMSM for Electrical Vehicle Considering the Driving Cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Berthiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (12), pp.9834-9843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2726962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-physics design rules using lumped models for a permanent magnet synchronous machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43 (1-2), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-131706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MULTI-PHYSICS DESIGN RULES USING LUMPED MODELS FOR A PERMANENT MAGNET SYNCHRONOUS MACHINE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-physics modeling of a permanent magnet synchronous machine by using lumped models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey V. Shirinskii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (6), pp.2426-2437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIE.2011.2169640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération parallèle d'un matériau virtuel pour les composites à fibres de carbone</w:t>
+                <w:t xml:space="preserve">Electromagnetic Transient Modeling of Switched Reluctance Motor Drive System by a Circuit-based Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+                <w:t xml:space="preserve">Seyedarmin Mirnikjoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naidjate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyang Lou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Trichet</w:t>
+                <w:t xml:space="preserve">Jean Mahseredjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+                <w:t xml:space="preserve">Paul Akiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2025 – 51st Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Madrid, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon58223.2025.11221428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005069v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of Coaxial Magnetic Gear based on Reluctance Network Analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vibration and noise analysis of non-sinusoidal multi-phase permanent magnet synchronous machines with fractional slot concentrated winding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanghang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daqian Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700558⟩</w:t>
+              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon55916.2024.10905697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843170v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque Ripple Reduction in Toothed-Pole Vernier Synchronous Electrical Machine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Génération parallèle d'un matériau virtuel pour les composites à fibres de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 2nd International Conference on Electrical Engineering and Automatic Control (ICEEAC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NUMELEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951179v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a Novel Line-Start Permanent Magnet Synchronous Machine Using Fractional Slot Concentrated Winding</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Topology Optimization of Coaxial Magnetic Gear based on Reluctance Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naidjate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gillon</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 26th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEMS59686.2023.10344658⟩</w:t>
+              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951228v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of Magnetic Actuator based on Reluctance Network Modeling and Adjoint Variable Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Torque Ripple Reduction in Toothed-Pole Vernier Synchronous Electrical Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kendjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guerroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Trichet</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Abbad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 2nd International Conference on Electrical Engineering and Automatic Control (ICEEAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Setif, Algeria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEEAC61226.2024.10576584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317244v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization of magnetic actuator based on the ON/OFF method and reluctance network modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology Optimization of Magnetic Actuator based on Reluctance Network Modeling and Adjoint Variable Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naidjate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">INTERMAG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586656v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a Novel Topology of Five-Phase Fractional Slot Concentrated Non-Overlapping Winding with Selective MMF Harmonic Elimination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposal of a Novel Line-Start Permanent Magnet Synchronous Machine Using Fractional Slot Concentrated Winding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiulin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cefc55061.2022.9940700⟩</w:t>
+              <w:t xml:space="preserve">2023 26th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Zhuhai, China. pp.3027-3032, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEMS59686.2023.10344658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409403v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losses Calculation In Carbon Fiber Composite Materials Using Model Order Reduction Coupled With Domain Decomposition</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seven-phase Axial And Radial Flux In-wheel Machine With Three Active Air Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benteng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEFC55061.2022.9940822⟩</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.94-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icem51905.2022.9910653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074640v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of a Five-phase External Rotor Permanent Magnet Machine for Convey Application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of Starting and Steady-State performance of Line Start Permanent Magnet Synchronous Motor using Reluctance Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. La Delfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.309-314, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icem51905.2022.9910723⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, France. pp.226-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409298v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order reduction of electromagnetic field simulations in carbon fiber composite materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Topology optimization of magnetic actuator based on the ON/OFF method and reluctance network modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naidjate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 23rd Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537623v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven-phase Axial And Radial Flux In-wheel Machine With Three Active Air Gaps</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Proposal of a Novel Topology of Five-Phase Fractional Slot Concentrated Non-Overlapping Winding with Selective MMF Harmonic Elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icem51905.2022.9910653⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cefc55061.2022.9940700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411151v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Starting and Steady-State performance of Line Start Permanent Magnet Synchronous Motor using Reluctance Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Losses Calculation In Carbon Fiber Composite Materials Using Model Order Reduction Coupled With Domain Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Hecquet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910893⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC55061.2022.9940822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951198v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Magnets and Pole Pieces Openings in Coaxial Magnetic Gearbox by Reluctance Network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiangyu Yang</w:t>
+                <w:t xml:space="preserve">Optimal Design of a Five-phase External Rotor Permanent Magnet Machine for Convey Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-56970-9_31⟩</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.309-314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icem51905.2022.9910723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039479v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rapport de multiplication optimal d'une transmission planétaire magnétique fort couple.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Model order reduction of electromagnetic field simulations in carbon fiber composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">2021 23rd Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981859v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un Ensemble Génératrice Faible Vitesse de Rotation - Convertisseur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Study of Magnets and Pole Pieces Openings in Coaxial Magnetic Gearbox by Reluctance Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naïdjate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianbo She</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangyu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrimacs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Salerne, France. pp.415-427, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56970-9_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981895v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model and reluctance network for high-speed PMSM design optimization application to electric vehicles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Etude du rapport de multiplication optimal d'une transmission planétaire magnétique fort couple.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Debouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Berthiau</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039447v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Optimization of High-Speed PMSM for Electric Vehicles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation d'un Ensemble Génératrice Faible Vitesse de Rotation - Convertisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sita Alli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02460021v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analytical model and reluctance network for high-speed PMSM design optimization application to electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berthiau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016 XXII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.1359-1365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04039447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design Optimization of High-Speed PMSM for Electric Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VPPC.2015.7352927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02460021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conception multi-physique d'une machine synchrone à aimants permanents sous contraintes utilisant des modèles à constantes localisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EF, Electrotechnique du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5798,51 +6456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951197v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Semail" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2024.3511090" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409059v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tec.2023.3305291" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650053v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naidjate" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172174" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Diab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2023.00012" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bruned" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mahseredjian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denneti&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schudel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3238422" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Remli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kendjouh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12040168" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951212v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12050195" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruned" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahseredjian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denneti&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3275221" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Rahimi Pordanjani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Na&#239;djate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108304" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074981v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2022.3177137" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074962v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karnavas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9070137" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schudel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107341" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshan Fu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Jia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Xu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Gong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3061812" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020258" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074881v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Taravat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Kiyoumarsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2019.0462" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0029" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929602v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2756847" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074875v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2016-0512" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711113v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H K Bui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Zappellini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ducreux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2701789" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amrani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheriet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliachi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bekhouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018408v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726962" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131706" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713715v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Shirinskii" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2169640" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843170v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700558" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951179v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kendjouh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerroudj" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadjout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abbad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576584" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951228v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiulin Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS59686.2023.10344658" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317244v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586656v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc55061.2022.9940700" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem51905.2022.9910723" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteng Zhao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Tan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem51905.2022.9910653" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farooq" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. La Delfa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910893" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039479v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianbo She" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Yang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_31" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Debouche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981895v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Alli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732701" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731195v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bracikowski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedarmin Mirnikjoo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naidjate" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mahseredjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2026.3674099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Drici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chebout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouchekhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kouzou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2025.101069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Semail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2024.3511090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tec.2023.3305291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Diab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2023.00012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Remli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kendjouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12040168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bruned" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denneti&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3238422" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12050195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruned" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahseredjian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denneti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3275221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Rahimi Pordanjani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Na&#239;djate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2022.3177137" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karnavas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9070137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107341" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshan Fu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Jia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Gong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3061812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Taravat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Kiyoumarsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2019.0462" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020258" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2756847" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2016-0512" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711113v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H K Bui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Zappellini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ducreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2701789" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amrani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheriet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bekhouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726962" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131706" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Shirinskii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2169640" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon58223.2025.11221428" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanghang Zhao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqian Hao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon55916.2024.10905697" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700558" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951179v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kendjouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerroudj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadjout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abbad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576584" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317244v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiulin Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS59686.2023.10344658" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteng Zhao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Tan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem51905.2022.9910653" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farooq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. La Delfa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910893" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc55061.2022.9940700" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem51905.2022.9910723" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianbo She" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_31" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981859v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Debouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Alli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732701" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bracikowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>