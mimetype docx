--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -360,555 +360,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency maximization of resonant wireless power transfer using an advanced dynamic frequency tracking approach: Experimental and simulation analysis</w:t>
+                <w:t xml:space="preserve">Generation and electrical simulation of carbon fibers virtual material: a parallel approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Drici</w:t>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Allag</w:t>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Chebout</w:t>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Bouchekhou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prime.2025.101069⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (3), pp.431-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2024-0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559885v1</w:t>
+                <w:t xml:space="preserve">hal-05269274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and electrical simulation of carbon fibers virtual material: a parallel approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency maximization of resonant wireless power transfer using an advanced dynamic frequency tracking approach: Experimental and simulation analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Drici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+                <w:t xml:space="preserve">Hicham Allag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+                <w:t xml:space="preserve">Mohammed Chebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suyang Lou</w:t>
+                <w:t xml:space="preserve">Hocine Bouchekhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Trichet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdellah Kouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">e-Prime – Advances in Electrical Engineering, Electronics and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.101069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-10-2024-0427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prime.2025.101069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269274v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Analysis and Control of a Low Speed and High Torque Five-phase External Rotor Permanent Magnet Synchronous Machine for Direct Drive Application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2024.3511090⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14), pp.6013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951197v1</w:t>
+                <w:t xml:space="preserve">hal-04648748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, Analysis of a Seven-Phase Fault-Tolerant Bi-Harmonic Permanent Magnet Machine With Three Active Air Gaps for In-Wheel Traction Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (14), pp.6013. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tec.2023.3305291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648748v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of non-linear electromagnetic actuator based on Reluctance Network Analysis</w:t>
               </w:r>
@@ -933,64 +933,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Naidjate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 602, pp.172174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1018,615 +1018,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Analysis of a Seven-Phase Fault-Tolerant Bi-Harmonic Permanent Magnet Machine With Three Active Air Gaps for In-Wheel Traction Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Design, Analysis and Control of a Low Speed and High Torque Five-phase External Rotor Permanent Magnet Synchronous Machine for Direct Drive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Wang</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Tan</w:t>
+                <w:t xml:space="preserve">E. Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Semail</w:t>
+                <w:t xml:space="preserve">N. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tec.2023.3305291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2024.3511090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409059v1</w:t>
+                <w:t xml:space="preserve">hal-04951197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Mesh Based Generated Lumped Parameter Models for Electromagnetic Problems using Triangular Elements</w:t>
+                <w:t xml:space="preserve">Control of an Outer Rotor Doubly Salient Permanent Magnet Generator for Fixed Pitch kW Range Wind Turbine Using Overspeed Flux Weakening Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haidar Diab</w:t>
+                <w:t xml:space="preserve">Aziz Remli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Asfirane</w:t>
+                <w:t xml:space="preserve">Cherif Guerroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Kendjouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (1), pp.21-34. </w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30941/CESTEMS.2023.00012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/act12040168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074999v1</w:t>
+                <w:t xml:space="preserve">hal-04951229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of an Outer Rotor Doubly Salient Permanent Magnet Generator for Fixed Pitch kW Range Wind Turbine Using Overspeed Flux Weakening Operations</w:t>
+                <w:t xml:space="preserve">Compensation Method for Parallel and Iterative Real-Time Simulation of Electromagnetic Transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Remli</w:t>
+                <w:t xml:space="preserve">Boris Bruned</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mahseredjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Guerroudj</w:t>
+                <w:t xml:space="preserve">Sebastien Dennetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Kendjouh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+                <w:t xml:space="preserve">Marco Schudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.168. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), pp.2302-2310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/act12040168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3238422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951229v1</w:t>
+                <w:t xml:space="preserve">hal-04951214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation Method for Parallel and Iterative Real-Time Simulation of Electromagnetic Transients</w:t>
+                <w:t xml:space="preserve">Introduction to Mesh Based Generated Lumped Parameter Models for Electromagnetic Problems using Triangular Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Bruned</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Mahseredjian</w:t>
+                <w:t xml:space="preserve">Haidar Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Dennetière</w:t>
+                <w:t xml:space="preserve">Salim Asfirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Michel</w:t>
+                <w:t xml:space="preserve">Frédéric Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Schudel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yacine Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (4), pp.2302-2310. </w:t>
+              <w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.21-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3238422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30941/CESTEMS.2023.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951214v1</w:t>
+                <w:t xml:space="preserve">hal-04074999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Improve Magnetic Performance and Torque Ripple Reduction of the Low-Speed DSPM Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Kendjouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Guerroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,51 +2075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coil Number Impact on Performance of 4-Phase Low Speed Toothed Doubly Salient Permanent Magnet Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Guerroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,304 +2471,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of cogging torque in TFPM machines with flux concentrators and evaluation of the structures by using the SC method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arash Kiyoumarsi</w:t>
+                <w:t xml:space="preserve">Coupled Circuit and Magnetic Model for a Transverse Flux Permanent Magnet Linear Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongshan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanliang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2019.0462⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.159274-159283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074881v1</w:t>
+                <w:t xml:space="preserve">hal-04074947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Circuit and Magnetic Model for a Transverse Flux Permanent Magnet Linear Motor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gillon</w:t>
+                <w:t xml:space="preserve">Mitigation of cogging torque in TFPM machines with flux concentrators and evaluation of the structures by using the SC method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajad Taravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Kiyoumarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.159274-159283. </w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.552-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2019.0462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074947v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of cogging torque in transverse‐flux permanent‐magnet machines with flux concentrators by step skewing of stator pole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajad Taravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Kiyoumarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2958,51 +2958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three space mapping techniques on electromagnetic design optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlin Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3411,265 +3411,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics design rules using lumped models for a permanent magnet synchronous machine</w:t>
+                <w:t xml:space="preserve">MULTI-PHYSICS DESIGN RULES USING LUMPED MODELS FOR A PERMANENT MAGNET SYNCHRONOUS MACHINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Gillon</w:t>
+                <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43 (1-2), pp.13-23. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951401v1</w:t>
+                <w:t xml:space="preserve">hal-01730149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-PHYSICS DESIGN RULES USING LUMPED MODELS FOR A PERMANENT MAGNET SYNCHRONOUS MACHINE</w:t>
+                <w:t xml:space="preserve">Multi-physics design rules using lumped models for a permanent magnet synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brochet</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Gillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 43 (1-2), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-131706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730149v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modeling of a permanent magnet synchronous machine by using lumped models</w:t>
               </w:r>
@@ -3681,51 +3681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V. Shirinskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3928,282 +3928,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration and noise analysis of non-sinusoidal multi-phase permanent magnet synchronous machines with fractional slot concentrated winding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération parallèle d'un matériau virtuel pour les composites à fibres de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NUMELEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559887v1</w:t>
+                <w:t xml:space="preserve">hal-05005069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération parallèle d'un matériau virtuel pour les composites à fibres de carbone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vibration and noise analysis of non-sinusoidal multi-phase permanent magnet synchronous machines with fractional slot concentrated winding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanghang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daqian Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon55916.2024.10905697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05005069v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization of Coaxial Magnetic Gear based on Reluctance Network Analysis</w:t>
               </w:r>
@@ -4228,64 +4228,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Naidjate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4443,545 +4443,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization of Magnetic Actuator based on Reluctance Network Modeling and Adjoint Variable Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Naidjate</w:t>
+                <w:t xml:space="preserve">Proposal of a Novel Line-Start Permanent Magnet Synchronous Machine Using Fractional Slot Concentrated Winding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiulin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Trichet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 26th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Zhuhai, China. pp.3027-3032, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEMS59686.2023.10344658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04317244v1</w:t>
+                <w:t xml:space="preserve">hal-04951228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a Novel Line-Start Permanent Magnet Synchronous Machine Using Fractional Slot Concentrated Winding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiulin Wang</w:t>
+                <w:t xml:space="preserve">Topology Optimization of Magnetic Actuator based on Reluctance Network Modeling and Adjoint Variable Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naidjate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gillon</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 26th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INTERMAG 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Sendai, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEMS59686.2023.10344658⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04951228v1</w:t>
+                <w:t xml:space="preserve">hal-04317244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven-phase Axial And Radial Flux In-wheel Machine With Three Active Air Gaps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Losses Calculation In Carbon Fiber Composite Materials Using Model Order Reduction Coupled With Domain Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icem51905.2022.9910653⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC55061.2022.9940822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411151v1</w:t>
+                <w:t xml:space="preserve">hal-04074640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Starting and Steady-State performance of Line Start Permanent Magnet Synchronous Motor using Reluctance Network</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposal of a Novel Topology of Five-Phase Fractional Slot Concentrated Non-Overlapping Winding with Selective MMF Harmonic Elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910893⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cefc55061.2022.9940700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951198v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology optimization of magnetic actuator based on the ON/OFF method and reluctance network modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4990,622 +5003,609 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Naidjate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a Novel Topology of Five-Phase Fractional Slot Concentrated Non-Overlapping Winding with Selective MMF Harmonic Elimination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Optimal Design of a Five-phase External Rotor Permanent Magnet Machine for Convey Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cefc55061.2022.9940700⟩</w:t>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.309-314, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icem51905.2022.9910723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409403v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losses Calculation In Carbon Fiber Composite Materials Using Model Order Reduction Coupled With Domain Decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Model order reduction of electromagnetic field simulations in carbon fiber composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suyang Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021 23rd Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074640v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04537623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of a Five-phase External Rotor Permanent Magnet Machine for Convey Application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of Starting and Steady-State performance of Line Start Permanent Magnet Synchronous Motor using Reluctance Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. La Delfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.309-314, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icem51905.2022.9910723⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, France. pp.226-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409298v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model order reduction of electromagnetic field simulations in carbon fiber composite materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seven-phase Axial And Radial Flux In-wheel Machine With Three Active Air Gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benteng Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 23rd Conference on the Computation of Electromagnetic Fields (COMPUMAG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.94-100, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icem51905.2022.9910653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537623v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Magnets and Pole Pieces Openings in Coaxial Magnetic Gearbox by Reluctance Network</w:t>
               </w:r>
@@ -5719,243 +5719,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rapport de multiplication optimal d'une transmission planétaire magnétique fort couple.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation d'un Ensemble Génératrice Faible Vitesse de Rotation - Convertisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sita Alli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981859v1</w:t>
+                <w:t xml:space="preserve">hal-02981895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation d'un Ensemble Génératrice Faible Vitesse de Rotation - Convertisseur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sita Alli</w:t>
+                <w:t xml:space="preserve">Etude du rapport de multiplication optimal d'une transmission planétaire magnétique fort couple.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed El Hadi Zaïm</w:t>
+                <w:t xml:space="preserve">Abbas Debouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981895v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model and reluctance network for high-speed PMSM design optimization application to electric vehicles</w:t>
               </w:r>
@@ -6110,51 +6110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Vehicle Power and Propulsion Conference (VPPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Montreal, Canada. pp.1-6, </w:t>
@@ -6205,51 +6205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception multi-physique d'une machine synchrone à aimants permanents sous contraintes utilisant des modèles à constantes localisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6456,51 +6456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedarmin Mirnikjoo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naidjate" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mahseredjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2026.3674099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559885v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Drici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chebout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouchekhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kouzou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2025.101069" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Semail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2024.3511090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tec.2023.3305291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Diab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2023.00012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Remli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kendjouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12040168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bruned" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denneti&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3238422" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12050195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruned" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahseredjian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denneti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3275221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Rahimi Pordanjani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Na&#239;djate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2022.3177137" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karnavas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9070137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107341" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshan Fu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Jia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Gong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3061812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Taravat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Kiyoumarsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2019.0462" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020258" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2756847" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2016-0512" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711113v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H K Bui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Zappellini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ducreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2701789" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amrani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheriet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bekhouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726962" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131706" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Shirinskii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2169640" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon58223.2025.11221428" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanghang Zhao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqian Hao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon55916.2024.10905697" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700558" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951179v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kendjouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerroudj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadjout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abbad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576584" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317244v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951228v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiulin Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS59686.2023.10344658" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411151v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteng Zhao" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Tan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem51905.2022.9910653" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951198v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farooq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. La Delfa" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910893" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586656v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409403v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc55061.2022.9940700" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem51905.2022.9910723" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianbo She" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_31" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981859v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Debouche" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981895v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Alli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732701" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bracikowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedarmin Mirnikjoo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naidjate" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mahseredjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2026.3674099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Drici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chebout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouchekhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kouzou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2025.101069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tec.2023.3305291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Semail" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2024.3511090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Remli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kendjouh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12040168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bruned" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denneti&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3238422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Diab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2023.00012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12050195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruned" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahseredjian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denneti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3275221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Rahimi Pordanjani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Na&#239;djate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2022.3177137" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karnavas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9070137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107341" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshan Fu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Jia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Gong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3061812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020258" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Taravat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Kiyoumarsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2019.0462" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2756847" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2016-0512" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711113v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H K Bui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Zappellini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ducreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2701789" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amrani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheriet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bekhouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726962" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131706" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Shirinskii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2169640" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon58223.2025.11221428" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanghang Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqian Hao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon55916.2024.10905697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700558" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951179v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kendjouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerroudj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadjout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abbad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576584" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiulin Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS59686.2023.10344658" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409403v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc55061.2022.9940700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409298v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem51905.2022.9910723" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farooq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. La Delfa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910893" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteng Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Tan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem51905.2022.9910653" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianbo She" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_31" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981895v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Alli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Debouche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732701" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bracikowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>