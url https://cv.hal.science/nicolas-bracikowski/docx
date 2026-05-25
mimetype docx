--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -624,1009 +624,1009 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design, Analysis and Control of a Low Speed and High Torque Five-phase External Rotor Permanent Magnet Synchronous Machine for Direct Drive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2024.3511090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648748v1</w:t>
+                <w:t xml:space="preserve">hal-04951197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Analysis of a Seven-Phase Fault-Tolerant Bi-Harmonic Permanent Magnet Machine With Three Active Air Gaps for In-Wheel Traction Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Domain Decomposition and Model Order Reduction for Electromagnetic Field Simulations in Carbon Fiber Composite Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14), pp.6013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tec.2023.3305291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14146013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409059v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization of non-linear electromagnetic actuator based on Reluctance Network Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, Analysis of a Seven-Phase Fault-Tolerant Bi-Harmonic Permanent Magnet Machine With Three Active Air Gaps for In-Wheel Traction Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Yin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">X. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172174⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tec.2023.3305291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650053v1</w:t>
+                <w:t xml:space="preserve">hal-04409059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Analysis and Control of a Low Speed and High Torque Five-phase External Rotor Permanent Magnet Synchronous Machine for Direct Drive Application</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topology optimization of non-linear electromagnetic actuator based on Reluctance Network Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Nguyen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ming Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naidjate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 602, pp.172174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2024.3511090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2024.172174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951197v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of an Outer Rotor Doubly Salient Permanent Magnet Generator for Fixed Pitch kW Range Wind Turbine Using Overspeed Flux Weakening Operations</w:t>
+                <w:t xml:space="preserve">Introduction to Mesh Based Generated Lumped Parameter Models for Electromagnetic Problems using Triangular Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Remli</w:t>
+                <w:t xml:space="preserve">Haidar Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Guerroudj</w:t>
+                <w:t xml:space="preserve">Salim Asfirane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Frédéric Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Kendjouh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yacine Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.168. </w:t>
+              <w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (1), pp.21-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/act12040168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30941/CESTEMS.2023.00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951229v1</w:t>
+                <w:t xml:space="preserve">hal-04074999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation Method for Parallel and Iterative Real-Time Simulation of Electromagnetic Transients</w:t>
+                <w:t xml:space="preserve">Control of an Outer Rotor Doubly Salient Permanent Magnet Generator for Fixed Pitch kW Range Wind Turbine Using Overspeed Flux Weakening Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Bruned</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Mahseredjian</w:t>
+                <w:t xml:space="preserve">Aziz Remli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Dennetière</w:t>
+                <w:t xml:space="preserve">Cherif Guerroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Michel</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Schudel</w:t>
+                <w:t xml:space="preserve">Tarek Kendjouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38 (4), pp.2302-2310. </w:t>
+              <w:t xml:space="preserve"> Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3238422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/act12040168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951214v1</w:t>
+                <w:t xml:space="preserve">hal-04951229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to Mesh Based Generated Lumped Parameter Models for Electromagnetic Problems using Triangular Elements</w:t>
+                <w:t xml:space="preserve">Compensation Method for Parallel and Iterative Real-Time Simulation of Electromagnetic Transients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haidar Diab</w:t>
+                <w:t xml:space="preserve">Boris Bruned</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mahseredjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Asfirane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+                <w:t xml:space="preserve">Sebastien Dennetière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gillon</w:t>
+                <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Amara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Schudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CES transactions on electrical machines and systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (1), pp.21-34. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (4), pp.2302-2310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30941/CESTEMS.2023.00012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPWRD.2023.3238422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074999v1</w:t>
+                <w:t xml:space="preserve">hal-04951214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to Improve Magnetic Performance and Torque Ripple Reduction of the Low-Speed DSPM Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Kendjouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Guerroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2075,51 +2075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coil Number Impact on Performance of 4-Phase Low Speed Toothed Doubly Salient Permanent Magnet Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Guerroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2471,304 +2471,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04074956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Circuit and Magnetic Model for a Transverse Flux Permanent Magnet Linear Motor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gillon</w:t>
+                <w:t xml:space="preserve">Mitigation of cogging torque in TFPM machines with flux concentrators and evaluation of the structures by using the SC method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajad Taravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Kiyoumarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020258⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (4), pp.552-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2019.0462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074947v1</w:t>
+                <w:t xml:space="preserve">hal-04074881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigation of cogging torque in TFPM machines with flux concentrators and evaluation of the structures by using the SC method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arash Kiyoumarsi</w:t>
+                <w:t xml:space="preserve">Coupled Circuit and Magnetic Model for a Transverse Flux Permanent Magnet Linear Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongshan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanliang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (4), pp.552-560. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.159274-159283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2019.0462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074881v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of cogging torque in transverse‐flux permanent‐magnet machines with flux concentrators by step skewing of stator pole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajad Taravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Kiyoumarsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2958,51 +2958,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three space mapping techniques on electromagnetic design optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlin Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3411,265 +3411,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MULTI-PHYSICS DESIGN RULES USING LUMPED MODELS FOR A PERMANENT MAGNET SYNCHRONOUS MACHINE</w:t>
+                <w:t xml:space="preserve">Multi-physics design rules using lumped models for a permanent magnet synchronous machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Brochet</w:t>
+                <w:t xml:space="preserve">Fréderic Gillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 43 (1-2), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-131706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730149v1</w:t>
+                <w:t xml:space="preserve">hal-04951401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physics design rules using lumped models for a permanent magnet synchronous machine</w:t>
+                <w:t xml:space="preserve">MULTI-PHYSICS DESIGN RULES USING LUMPED MODELS FOR A PERMANENT MAGNET SYNCHRONOUS MACHINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Gillon</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43 (1-2), pp.13-23. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951401v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modeling of a permanent magnet synchronous machine by using lumped models</w:t>
               </w:r>
@@ -3681,51 +3681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey V. Shirinskii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3928,312 +3928,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération parallèle d'un matériau virtuel pour les composites à fibres de carbone</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vibration and noise analysis of non-sinusoidal multi-phase permanent magnet synchronous machines with fractional slot concentrated winding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanghang Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlin Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daqian Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Chicago, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/iecon55916.2024.10905697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05005069v1</w:t>
+                <w:t xml:space="preserve">hal-05559887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibration and noise analysis of non-sinusoidal multi-phase permanent magnet synchronous machines with fractional slot concentrated winding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Génération parallèle d'un matériau virtuel pour les composites à fibres de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NUMELEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/iecon55916.2024.10905697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05559887v1</w:t>
+                <w:t xml:space="preserve">hal-05005069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization of Coaxial Magnetic Gear based on Reluctance Network Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Naidjate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,51 +4501,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiulin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 26th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Zhuhai, China. pp.3027-3032, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4579,51 +4579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topology Optimization of Magnetic Actuator based on Reluctance Network Modeling and Adjoint Variable Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Naidjate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,494 +4694,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04317244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losses Calculation In Carbon Fiber Composite Materials Using Model Order Reduction Coupled With Domain Decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suyang Lou</w:t>
+                <w:t xml:space="preserve">Topology optimization of magnetic actuator based on the ON/OFF method and reluctance network modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Naidjate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierquin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Trichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074640v1</w:t>
+                <w:t xml:space="preserve">hal-04586656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a Novel Topology of Five-Phase Fractional Slot Concentrated Non-Overlapping Winding with Selective MMF Harmonic Elimination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Losses Calculation In Carbon Fiber Composite Materials Using Model Order Reduction Coupled With Domain Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suyang Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wasselynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bracikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cefc55061.2022.9940700⟩</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC55061.2022.9940822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04409403v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization of magnetic actuator based on the ON/OFF method and reluctance network modeling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proposal of a Novel Topology of Five-Phase Fractional Slot Concentrated Non-Overlapping Winding with Selective MMF Harmonic Elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeunes Chercheurs en Génie Electrique (JCGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE 20th Biennial Conference on Electromagnetic Field Computation (CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Denver, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cefc55061.2022.9940700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586656v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Design of a Five-phase External Rotor Permanent Magnet Machine for Convey Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.309-314, </w:t>
@@ -5496,64 +5496,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benteng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngac Ky Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.94-100, </w:t>
@@ -6456,51 +6456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedarmin Mirnikjoo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naidjate" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mahseredjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2026.3674099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Drici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chebout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouchekhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kouzou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2025.101069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409059v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tec.2023.3305291" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951197v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Semail" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2024.3511090" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951229v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Remli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kendjouh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12040168" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bruned" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denneti&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schudel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3238422" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Diab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2023.00012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12050195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruned" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahseredjian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denneti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3275221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Rahimi Pordanjani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Na&#239;djate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2022.3177137" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karnavas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9070137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107341" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshan Fu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Jia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Gong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3061812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074947v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020258" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074881v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Taravat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Kiyoumarsi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2019.0462" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2756847" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2016-0512" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711113v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H K Bui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Zappellini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ducreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2701789" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amrani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheriet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bekhouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726962" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730149v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951401v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gillon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131706" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Shirinskii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2169640" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon58223.2025.11221428" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559887v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanghang Zhao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqian Hao" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sun" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon55916.2024.10905697" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700558" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951179v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kendjouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerroudj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadjout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abbad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576584" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiulin Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS59686.2023.10344658" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409403v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc55061.2022.9940700" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586656v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409298v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem51905.2022.9910723" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farooq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. La Delfa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910893" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteng Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Tan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem51905.2022.9910653" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianbo She" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_31" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981895v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Alli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Debouche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732701" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bracikowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedarmin Mirnikjoo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Naidjate" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mahseredjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bracikowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2026.3674099" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.112230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269274v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wasselynck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suyang Lou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-10-2024-0427" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559885v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Drici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Allag" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chebout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bouchekhou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Kouzou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2025.101069" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951197v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Semail" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nguyen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2024.3511090" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14146013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409059v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Wang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Zhao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Semail" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tec.2023.3305291" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Yin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.172174" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Diab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Asfirane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30941/CESTEMS.2023.00012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Remli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Kendjouh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12040168" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Bruned" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denneti&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schudel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3238422" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951212v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12050195" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951233v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bruned" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mahseredjian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denneti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bracikowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2023.3275221" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074983v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Rahimi Pordanjani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Na&#239;djate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Fratila" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.108304" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074981v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2022.3177137" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074962v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Karnavas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/machines9070137" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schudel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2021.107341" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074956v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongshan Fu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyu Jia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanliang Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlin Gong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2021.3061812" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074881v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajad Taravat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Kiyoumarsi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2019.0462" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074947v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020258" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0029" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2756847" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2016-0512" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711113v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H K Bui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hecquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K L Zappellini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ducreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2017.2701789" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954102v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Amrani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cheriet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feliachi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bekhouche" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018408v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Dang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Berthiau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2726962" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951401v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rossi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-131706" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brochet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey V. Shirinskii" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2169640" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon58223.2025.11221428" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559887v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanghang Zhao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daqian Hao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngac Ky Nguyen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iecon55916.2024.10905697" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005069v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843170v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700558" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951179v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kendjouh" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerroudj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hadjout" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abbad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEEAC61226.2024.10576584" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951228v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiulin Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS59686.2023.10344658" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317244v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586656v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04074640v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC55061.2022.9940822" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409403v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cefc55061.2022.9940700" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409298v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhao" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem51905.2022.9910723" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537623v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951198v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farooq" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. La Delfa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hecquet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910893" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benteng Zhao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Tan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icem51905.2022.9910653" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianbo She" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Yang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56970-9_31" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981895v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sita Alli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Debouche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dang" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berthiau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732701" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02460021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VPPC.2015.7352927" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731195v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bracikowski" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brochet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>