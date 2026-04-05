--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bricas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification versus diversification to fight micronutrient deficiencies: an interdisciplinary review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.261-275. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01422-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger à Bamako (Mali) : entre besoins et aspirations. Retour sur les résultats d'une enquête sociologique de 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, 17 p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.14256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary environmental impacts of French adults are poorly related to their income levels or food insecurity status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.2541-2553. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-023-03163-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diverse and complementary components of urban food systems in the global South: characterization and policy implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao The Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Renting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (100663), 9 p. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community perceptions on the factors in the social food environment that influence dietary behaviour in cities of Kenya and Ghana: a Photovoice study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milkah Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gershim Asiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Kimani-Murage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (3), pp.661-673. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980022002270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are communities ready to address the issue of poor food safety and nutritional quality in urban Senegal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (suppl. 1), pp.859-860. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000530786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.e13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective: Food environment research priorities for Africa: lessons from the Africa food environment research network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Addo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond Aryeetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Agyemang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.739-747. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmac019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine de la crise alimentaire n’est pas la guerre en Ukraine, mais bien la fragilité d’un système industrialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 juin, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétendre éviter des crises alimentaires en Afrique et au Moyen-Orient en relançant la production agricole européenne serait une erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 mars, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et alimentation à l'épreuve de la vie urbaine en Afrique, Amérique Latine et Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, S17, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, 14 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do food safety concerns affect consumer behaviors and diets in low- and middle-income countries? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Trübswasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, 12 p. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual‐level drivers of dietary behaviour in adolescents and women through the reproductive life course in urban Ghana: a photovoice study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akua Tandoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.13412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires n'existent pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Sirdey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African urban food environment framework for creating healthy nutrition policy and interventions in urban Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hibbah Araba Osei-Kwasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond Aryeetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.e0249621. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0249621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban physical food environments drive dietary behaviours in Ghana and Kenya: a photovoice study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Irache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milkah Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, 12 p. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthplace.2021.102647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires en Afrique sub-saharienne. Caractérisation et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Sirdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astou Diao Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les repas des Marocains. Comparaison entre Casablanca et des communes rurales du Souss (enquête de 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumeggouti Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.136-151. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/ame.2020.150211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating foods and beverages sold and advertised in deprived urban neighbourhoods in Ghana and Kenya: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alan Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Njeri Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond Nii Okai Aryeetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alan Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unhealthy eating practices of city-dwelling Africans in deprived neighbourhoods: Evidence for policy action from Ghana and Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akua Tandoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milkah Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.100452. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ambec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives historiques sur les liens entre ville et alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'Institut Veolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding transition in animal based food consumption: a case study in the city of Vadodara in Gujarat (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shagufa Kapadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urvi Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishali Zararia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (2), pp.189-205. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-018-0076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Saharan Africa's significant changes in food consumption patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the cities of Sub-Saharan Africa so dependent on food imports?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profondes mutations des consommations alimentaires en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes d'Afrique subsaharienne sont-elles si dépendantes des importations alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding 9 billion people’: Global food security debates and the productionist trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Post-exceptionalism in Public Policy: Transforming Food and Agricultural Policy, 24 (11), pp.1658-1677. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501763.2017.1334084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocaliser : une fausse bonne idée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 405, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anémie en Côte d'Ivoire : l'intérêt d'une approche sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Sedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaemia in Ivory Coast: the advantage of a social approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Sedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of food and nutrition security: impact assessment and accountability within the committee on world food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ton Nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Feeding Expo Milano 2015 with Mediterranean perspectives, 32, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover de façon plus juste ? De la place des connaissances dans un dispositif de coopération sciences sociales – industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Anne Sauvegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (2), pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ses courses au Vietnam aujourd'hui : quand les supermarchés touchent aux sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures et alimentations, des relations à réinterroger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.66-70. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la hausse des prix au retour du protectionnisme : les enjeux du sommet sur la sécurité alimentaire de juin 2008 à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (61), pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de statistiques pour les politiques de sécurité alimentaire : entre visions du monde et enjeux de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stateco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt pour les petits producteurs fonde-t-il la consommation de produits équitables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2009.0370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mothers perceive nutritional risks for their child? A psychometric approach in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Calandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (11), pp.1735-1760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équité internationale. La surresponsabilisation des consommateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de la Planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (87), pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising Prices and the Food Crisis: Don't Look for a Scapegoat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capsa Flash</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular users of supermarkets in Greater Tunis have a slightly improved diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 138 (4), pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hausse des prix internationaux de 2007/2008 : Panorama mondial et régional.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir le monde : retour aux fondamentaux de l'humanité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes et responsabilité des consommateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (12), pp.142-144. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2008.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular users of supermarkets in greater Tunis have a slightly improved diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 138, pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la hausse des prix au retour du productionnisme ; les enjeux du sommet sur la sécurité alimentaire de juin 2008 à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 131, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.131.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marchés alimentaires urbains en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34-35, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, représentations et pratiques alimentaires : les données du baromètre santé nutrition en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brozzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marchés alimentaires urbains en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34-35, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to urban markets for small-scale producers of indigenous cereals : a qualitative study of consumption practices and potential demand among urban consumers in Polokwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hettie C. Schönfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tshidi Moroka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Motau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (1), pp.125-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation des villes du Sud : les raisons de craindre et d'espérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation urbaine d'une céréale traditionnelle en Afrique de l'Ouest : le fonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Konkobo-Yaméogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Chaloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Kergna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Karimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la consommation alimentaire et de l'état nutritionnel des populations urbaines au Vietnam au cours des vingt dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Danh Tuyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bach Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation des villes du Sud : les raisons de craindre et d'espérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanoi consumers' point of view regarding food safety risks : an approach in terms of social representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Pham Nguyen-Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Duc Truyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Social Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (101), pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes de qualité et structuration des filières alimentaires. La segmentation du marché urbain des huiles de palme rouge en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïké Aka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.135-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation urbaine des céréales traditionnelles dans la province du Limpopo (Afrique du Sud). Les attentes des consommateurs constituent-elles des opportunités pour les petits producteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hettie C. Schönfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Motau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tshidi Moroka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire et urbanisation : enjeux pour l'agriculture intra et péri-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire et urbanisation : enjeux pour l'agriculture intra et péri-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur peut-il et veut-il arbitrer l'&amp;quot;équitétage&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo - Centre d'affaires du MIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150, pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de l'alimentation appelle un débat démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque consommation numérique : lumière sur l'arrière-boutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDECOSA-CGT, Oct 2024, Montreuil, France. pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University &amp; Research; Elsevier, Apr 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Somaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lidoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques au cœur de la transformation des systèmes alimentaires urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahondra Ratsimbazafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kako Nubukpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des systèmes alimentaires urbains inclusifs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad; Agence Française de Développement (AFD), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des consommations alimentaires selon le statut d'insécurité alimentaire et le niveau de revenu chez les adultes en France [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. 10 p. [powerpoint]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment les villes bâtissent des politiques agricoles et alimentaires ? Revue de travaux et étude de cas à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de composer des individus entre leurs obligations de la vie moderne et leurs préoccupations éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées normandes de recherche sur la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Administration des Entreprises (IAE). FRA., Mar 2009, Rouen, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and eating patterns of Moroccan and Malian migrants in the wider context of social and cultural mutations: the ALIMI project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Calandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on immigration, consumption and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception of combined &amp;quot;fair trade&amp;quot; and &amp;quot;organic agriculture&amp;quot; labels on food products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque ISOFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food processing and retail micro-activities and poverty reduction in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference of the Geneva Trade &amp; Development Forum (GTDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Crans-Montana, Switzerland. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande de fonio en Europe. Intérêts et limites du fonio pour les consommateurs non connaisseurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers perceptions of combined “fair trade” and “organic agriculture” labels on food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Scientific conference of ISOFAR / 16. IFOAM Organic world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « petits producteurs » sont-ils des acteurs obligés du commerce équitable pour les consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Fair Trade International Symposium (FTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., May 2008, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du choix des produits aux modes de vie : un repérage élargi des modalités de résistance des individus pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque international : "consommation et résistance(s) des consommateurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; Agence Nationale de la Recherche (ANR). FRA., Nov 2008, Créteil, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « petits producteurs » sont-ils des acteurs obligés du commerce équitable pour les consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Fair Trade International Symposium, Cirad, PFCE &amp; CRI-Iedes/Picri Commerce équitable, Fairness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micro-activités agro-alimentaires et commerciales et la réduction de la pauvreté en Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference of the Geneva Trade &amp; Development Forum (GTDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Crans-Montana, Suisse. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du choix des produits aux modes de vie : un repérage élargi des modalités et régimes de résistance des individus pour un développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque International « Consommation et résistance(s) des consommateurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Prix agricoles : perspectives à moyen terme et implications pour les producteurs et les politiques publiques", Paris 15-16 décembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retail market prices of fonio reveal the demand for quality characteristics in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Meuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanta Bore Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">106. EAAE Seminar : Pro-poor development in low income countries: Food, agriculture, trade, and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et qualification des aliments dans des villes africaines. Pluralité des références identitaires et des modes de coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du GDR "Economie et Sociologie" : Les nouvelles figures des marchés agro-alimentaires : apports croisés de l’économie, de la sociologie et de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des références identitaires des styles alimentaires urbains en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie and Sociologie « les Marchés Agroalimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation des fruits au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier : Impact de 10 années de coopération française sur l'amélioration des productions fruitières au Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Long Dinh, Vietnam. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 (OCE2), pp.E62, 2022, Proceedings of the Nutrition Society. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665122000854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d’approvisionnement alimentaire de ménages et associations avec le paysage alimentaire objectif et perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà de l'achat de produits &amp;quot;durables&amp;quot;, un repérage élargi des pratiques durables des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque international : "consommation et résistance(s) des consommateurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation urbaine et intégration régionale dans les pays ACP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Notre Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Fondation Pour L'Agriculture Et La Ruralité Dans Le Monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Pluriagri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Quel cadre pour les politiques agricoles, demain, en Europe et dans les PVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. 13 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying food and eaters : A cocktail of perspectives and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.218, 2023, Update Sciences &amp; technologies, 978-2-7592-3664-0. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Quae, 312 p., 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs - MIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié Partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2021, Update Sciences &amp; Technologie, 978-2-7592-3348-9. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating in the city. Socio-anthropological perspectives from Africa, Latin America and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Quae, 158 p., 2020, Update sciences et technologies, 978-2-7592-3281-9. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3282-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger en ville. Regards socio-anthropologiques d'Afrique, d'Amérique latine et d'Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Quae, 175 p., 2020, Update sciences et technologies, 978-2-7592-3090-7. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3091-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Urban Food Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Urban Agriculture (Springer), 978-3-030-13958-2. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. Trends and Challenges. A scientific handout for the High Level Event of the Global Network against Food Crises: Food & Agriculture in times of crisis, Brussels, 2-3 April 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, 48 p., 2019, 978-2-87614-747-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for cities. What roles for local governments in the Global South?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la journée des innovations pour une alimentation durable - JIPAD 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier SupAgro. 2018, 978-2-900792-43-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 158 p., 2017, Update Sciences and Technologies, 978-2-7592-2617-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation des villes. Quels rôles des collectivités du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Brand (coordination éditoriale); Nicolas Bricas (coordination éditoriale); Damien Conaré (coordination éditoriale); Benoit Daviron (coordination éditoriale); Julie Debru (coordination éditoriale); Laura Michel (coordination éditoriale); Christophe-Toussaint Soulard (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, EAN13 eBook [ePub] : 9782759226191 - EAN13 eBook [PDF] : 9782759226184. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2618-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de Développement, 130 p., 2016, 2492-8313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food system Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 312 p., 2013, 978-11070-3646-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfed Food Crops in West and Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourollah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Assah Asiedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uhder Christine. Agence Française de Développement, 183 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 286 p., 2011, Matière à Débattre et Décider, 978-2-7592-1670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroalimentaire et lutte contre la pauvreté en Afrique subsaharienne : le rôle des micro et petites entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRET, 128 p., 2006, 978-2-86844-165-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre conceptuel et méthodologique pour l'analyse de la consommation alimentaire urbaine en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD et FAO, pp.47, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation et la distribution alimentaire à Cotonou (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thuillier-Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cirad et FAO, Coll. Aliments dans les villes, pp.43, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion des cereales locales au Sahel: initiatives locales et environnement macro-economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Noliaye Diony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muchnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 61 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires et changements climatiques : atténuation et adaptation dans les chaînes agri-alimentaires et dans la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanfort Vincent; Demenois Julien; Hrabanski Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.344-353, 2025, 978-2-7592-4009-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estève, A.; Ollitrault, S.; Orsini, A.; Persico, S.; Villalba, B.; Allain, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de Sciences Po, pp.37-44, 2025, 9782724644906. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05548795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Apprendre la forêt en la dégustant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desjours Fabrice; Mauquié Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisiner le jardin-forêt. Découvrir et déguster les produits des forêts alimentaires en 80 recettes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Terran, pp.268-269, 2025, 978-2-35981-197-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictional introduction : when disciplines cross paths with eaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lepiller Olivier (ed.); Fournier Tristan (ed.); Bricas Nicolas (ed.); Figuie Muriel (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studying food and eaters. A cocktail of perspectives and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.5-16, 2023, Update sciences et technologies, 978-2-7592-3663-3. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0/ci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for inclusive urban food system transformations in the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao The Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Renting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim von Braun; Kaosar Afsana; Louise O. Fresco; Mohamed Hag Ali Hassan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and innovations for food systems transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-303, 2023, 978-3-031-15703-5. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15703-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment changer de modèle agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wakim Nabil (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaleur humaine. 18 réponses à la menace climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du Seuil, pp.169-183, 2023, 978-2-02-154418-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The URBAL participatory method: collectively documenting sustainable food innovation impact pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studying food and eaters. a cocktail of perspectives and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.165-175, 2023, Update Sciences &amp; Technologies, 978-2-7592-3663-3. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0/c12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : l'alimentation est une rencontre avec le monde... tout le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.299-304, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'alimentation dans toutes ses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.21-25, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/ci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tradition gravée dans le marbre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haumont Raphaël (ed.); Sulmont-Rossé Claire (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banquet. Journal d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des sciences et de l'industrie, pp.4-7, 2021, 978-2-86842-201-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation de l'offre alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.81-93, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consomm'acteur, moteur du changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.237-247, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre le gaspillage alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Damien Conaré; Marie Walser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782759233526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire plus pour nourrir le monde. Processus et enjeux politiques de la construction d'un mot d'ordre global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde sans faim. Gouverner la sécurité alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782724627701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives citoyennes et leur changement d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.251-262, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir la cuisine et le fait maison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anindita Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Zirari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.215-224, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation en politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.285-297, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il doubler la production alimentaire pour nourrir le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.165-175, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des habitudes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.95-106, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation pour se relier à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782759233526. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre ses distances avec le local ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.225-236, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la précarité par de l'aide alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.205-214, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fiction introductive : quand les disciplines rencontrent les mangeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oliver Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Update Sciences &amp; technologies, 978-2-7592-3346-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation pour se relier à la biosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.55-65, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles de la formation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas, Nicolas; Conaré, Damien; Walser, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortifier les aliments pour lutter contre les carences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.177-184, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une approche écologique de l'alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.125-133, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites des systèmes alimentaires industrialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.107-121, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager pour la transformation des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.153-161, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion - Politiser pour ne rien changer ? L'alimentation entre critiques et canalisation de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouilleux Eve (ed.); Michel Laura (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.329-344, 2020, Collection Res Publica, 978-2-7535-7908-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities in Africa's growing urban food markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschirley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeding Africa's cities: Opportunities, challenges, and policies for linking African farmers with growing urban food markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, AGRA, pp.25-56, 2020, Africa Agriculture Status Report (AASR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : saisir l'alimentation du point de vue des mangeurs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soula Andrey (ed.); Yount-André Chelsie (ed.); Lepiller Olivier (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en ville. Regards socio-anthropologiques d'Afrique, d'Amérique latine et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.11-17, 2020, Update sciences et technologies, 978-2-7592-3090-7. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3091-4/ci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las ciudades frente a los desafios de la alimentación sostenible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquier-Merino Ayari Geneviève (ed.); Betran-Vilà Mirim (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentación, salud y sustentabilidad. Hacia una agenda de investigación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autonoma de México, pp.45-60, 2020, 978-607-30-3665-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Politiser pour ne rien changer ? L’alimentation entre critiques et canalisation de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eve Fouilleux; Laura Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’Alimentation se fait Politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-244, 2020, 978-2-7535-7908-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emerging user-led participatory methodology: Mapping impact pathways of urban food system sustainability innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Blay-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay-Palmer Alison; Conaré Damien; Meter Ken; Di Battista Amanda; Johnston Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food system assessment: Lessons from global practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.19-41, 2020, Routledge Studies in Food, Society and the Environment, 978-1-138-34195-1. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429439896-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Quels enseignements pour étudier les transformations de l'alimentation urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soula Andrey (ed.); Yount-André Chelsie (ed.); Lepiller Olivier (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en ville. Regards socio-anthropologiques d'Afrique, d'Amérique latine et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.165-170, 2020, Update sciences et technologies, 978-2-7592-3090-7. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3091-4/cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion [Designing Urban Food Policies]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand Caroline (ed.); Bricas Nicolas (ed.); Conaré Damien (ed.); Daviron Benoit (ed.); Debru Julie (ed.); Michel Laura (ed.); Soulard Christophe-Toussaint (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Urban Food Policies. Concepts and Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.139-142, 2019, 978-3-030-13957-5. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization Issues Affecting Food System Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Routhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand Caroline (ed.); Bricas Nicolas (ed.); Conaré Damien (ed.); Daviron Benoit (ed.); Debru Julie (ed.); Michel Laura (ed.); Soulard Christophe-Toussaint (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Urban Food Policies. Concepts and Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-25, 2019, Urban Agriculture, 978-3-030-13957-5. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intermédiation est un enjeu stratégique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les batailles du consommer local en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFSI; Fondation de France, pp.39-41, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: The elusive and unstable linkages between food consumption and food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.119, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling sustainability issues and urban policy levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand, Caroline; Bricas, Nicolas; Conare, Damien; Daviron, Benoit; Debru, Julie; Michel, Laura; Soulard, Christophe-Toussaint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing urban food policies: concepts and approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2019, Urban Agriculture (Springer), 978-3-030-13958-2 978-3-030-13957-5. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major tends in food sytem drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.25-32, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The six main categories of drivers shaping food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.19-23, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Dury; Pauline Bendjebbar; Etienne Hainzelin; Thierry Giordano; Nicolas Bricas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk: new trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIRAD; European Commission, pp.123-126, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of the analysis: food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.15-18, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and food modernity in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Loc Nguyen Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Ehlert; Nora Katharina Faltmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Anxiety in Globalizing Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-981-13-0743-0. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0743-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding 9 billion people… Global food security debates and the productionist trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daugbjerg, C.; Feindt, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming food and agricultural policy: post-exceptionalism in public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis., 2018, 978-0815360360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture politique des débats sur la sécurité alimentaire et la nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Martin-Prevel; Bernard Maire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nutrition dans un monde globalisé. Bilan et perspectives à l'heure des ODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, 2018, 9782811119942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'urbanisation pour la durabilité des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Brand; Nicolas Bricas; Damien Conaré; Benoit Daviron; Julie Debru; Laura Michel; Christophe-Toussaint Soulard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires. Concepts et démarches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-38, 2017, 978-2-7592-2617-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser enjeux de durabilité et leviers des politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.121-136, 2017, Update Sciences and Technologies, 978-2-7592-2617-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en bouche : les enjeux de l'alimentation des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure di Biasi; Corrine Ropital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une métropole à ma table. L'Île-de-France face aux défis alimentaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 173, , 2017, Cahiers de l'Institut d'Aménagement et d'Urbanisme Ile de France, 978 2 7371 2009 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de la consommation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur agroalimentaire : un point de vue par la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-85, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-98, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la consommation alimentaire au Cameroun de 2001 à 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jazet Kengap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Djou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure de la consommation et du marché alimentaires en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-74, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system Sustainability : Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-11070-3646-8. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139567688.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system sustainability : Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-11070-3646-8. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139567688.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade, price volatility and standards for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Sustainability: Insights from duALine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2013, 9781107036468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context : new chalenges for food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system Sustainability : Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-11070-3646-8. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139567688.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce international, volatilité des prix et standards durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Matière à Débattre - Décider, 978-2-7592-1670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux enjeux pour les systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique DuALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Matière à Débattre et Décider, 978-2-7592-1670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of AKST on development and sustainability goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Craufurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Mc Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Abedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McIntyre Beverly D.; Herren Hans R.; Wakhungu Judi; Watson Robert T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture at a crossroads. International Assessment of Agricultural Knowledge, Science and Technology for Development (IAASTD) : global report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Island Press, pp.145-253, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des références identitaires des styles alimentaires urbains en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures des marchés agroalimentaires. Apports croisés de l'économie, de la sociologie et de la gestion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Economie &amp; Sociologie « les Marchés Agroalimentaires », pp.149-159, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des connaissances et de la recherche sur la transformation et les utilisations alimentaires de l'igname.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Attaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international, Cirad, Inra, Orstom, Coraf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Inra, Orstom, Coraf, Coll Colloques, pp.275-284, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la flière cossettes d'igname pour l'approvisionnement des villes au Nigeria, au Bénin et au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ategbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Hounhouigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Mtchikpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Nkpenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international, Cirad, Inra, Orstom, Coraf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirad, Inra, Orstom, Coraf, Coll Colloques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-341, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes techniques de transformation de l'igname en cossettes séchées au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Hounhouigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akissoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international, Cirad, Inra, Orstom, Coraf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Inra, Orstom, Coraf, Coll Colloques, pp.349-351, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation alimentaire des ignames. Synthèse des connaissances et enjeux par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Attaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Inra, Orstom, Coraf, Coll Colloques, pp.21-30, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la localisation des commerces alimentaires joue sur les approvisionnements des ménages ? So What Chaire Unesco Alimentation du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 28, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réforme de nos solidarités alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise alimentaire 10 ans après, qu’est-ce qui a changé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Goïta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’impact et cadre de redevabilité pour le Comité de la sécurité alimentaire mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ton Nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical elements on impact assessment and accountability framework within the Committee on World food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ton Nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note stratégique Aliments Alimentation AllEnvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retail market prices of fonio reveal the demand for quality characteristics in Bamako, Mali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Meuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanta Bore Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Caisse alimentaire commune de Montpellier : une recherche-action de démocratie alimentaire. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Territoires à VivreS; Inrae; Cirad; Chaire Unesco Alimentations du Monde. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche territoriale des facteurs de précarité alimentaire utilisant des données en libre accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">So What? 24, Chaire Unesco Alimentation du monde. 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Cirad; Chaire Unesco Alimentation du monde; Institut Agro Montpelier. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les inégalités d’accès aux commerces alimentaires dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beryl Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] So What? 16, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès physique et fréquentation des commerces alimentaires dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] So What? 15, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD (Montpellier ; France); FAO, CIRAD. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une politique agricole et alimentaire pour la métropole de Montpellier : étude de préfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA Occitanie Montpellier. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DuALIne - Durabilité de l'alimentation face à de nouveaux enjeux. Questions à la recherche [Rapport Inra-Cirad]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains : Rapport provisoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRAD. 2008, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bricas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification versus diversification to fight micronutrient deficiencies: an interdisciplinary review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.261-275. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01422-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary environmental impacts of French adults are poorly related to their income levels or food insecurity status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.2541-2553. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-023-03163-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diverse and complementary components of urban food systems in the global South: characterization and policy implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao The Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Renting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (100663), 9 p. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger à Bamako (Mali) : entre besoins et aspirations. Retour sur les résultats d'une enquête sociologique de 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, 17 p. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.14256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community perceptions on the factors in the social food environment that influence dietary behaviour in cities of Kenya and Ghana: a Photovoice study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milkah Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gershim Asiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Kimani-Murage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (3), pp.661-673. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980022002270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are communities ready to address the issue of poor food safety and nutritional quality in urban Senegal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (suppl. 1), pp.859-860. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000530786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.e13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual‐level drivers of dietary behaviour in adolescents and women through the reproductive life course in urban Ghana: a photovoice study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akua Tandoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.13412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et alimentation à l'épreuve de la vie urbaine en Afrique, Amérique Latine et Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, S17, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, 14 p. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétendre éviter des crises alimentaires en Afrique et au Moyen-Orient en relançant la production agricole européenne serait une erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 mars, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine de la crise alimentaire n’est pas la guerre en Ukraine, mais bien la fragilité d’un système industrialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 juin, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective: Food environment research priorities for Africa: lessons from the Africa food environment research network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Addo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond Aryeetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Agyemang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.739-747. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmac019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do food safety concerns affect consumer behaviors and diets in low- and middle-income countries? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Trübswasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, 12 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires en Afrique sub-saharienne. Caractérisation et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Sirdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astou Diao Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires n'existent pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Sirdey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African urban food environment framework for creating healthy nutrition policy and interventions in urban Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hibbah Araba Osei-Kwasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond Aryeetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.e0249621. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0249621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban physical food environments drive dietary behaviours in Ghana and Kenya: a photovoice study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Irache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milkah Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, 12 p. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthplace.2021.102647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating foods and beverages sold and advertised in deprived urban neighbourhoods in Ghana and Kenya: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alan Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Njeri Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond Nii Okai Aryeetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alan Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les repas des Marocains. Comparaison entre Casablanca et des communes rurales du Souss (enquête de 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumeggouti Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.136-151. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/ame.2020.150211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unhealthy eating practices of city-dwelling Africans in deprived neighbourhoods: Evidence for policy action from Ghana and Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akua Tandoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milkah Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.100452. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives historiques sur les liens entre ville et alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'Institut Veolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ambec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding transition in animal based food consumption: a case study in the city of Vadodara in Gujarat (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shagufa Kapadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urvi Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishali Zararia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (2), pp.189-205. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-018-0076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the cities of Sub-Saharan Africa so dependent on food imports?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profondes mutations des consommations alimentaires en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes d'Afrique subsaharienne sont-elles si dépendantes des importations alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Saharan Africa's significant changes in food consumption patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding 9 billion people’: Global food security debates and the productionist trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Post-exceptionalism in Public Policy: Transforming Food and Agricultural Policy, 24 (11), pp.1658-1677. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501763.2017.1334084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocaliser : une fausse bonne idée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 405, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaemia in Ivory Coast: the advantage of a social approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Sedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anémie en Côte d'Ivoire : l'intérêt d'une approche sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Sedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover de façon plus juste ? De la place des connaissances dans un dispositif de coopération sciences sociales – industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Anne Sauvegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (2), pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of food and nutrition security: impact assessment and accountability within the committee on world food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ton Nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Feeding Expo Milano 2015 with Mediterranean perspectives, 32, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ses courses au Vietnam aujourd'hui : quand les supermarchés touchent aux sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures et alimentations, des relations à réinterroger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.66-70. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la hausse des prix au retour du protectionnisme : les enjeux du sommet sur la sécurité alimentaire de juin 2008 à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (61), pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt pour les petits producteurs fonde-t-il la consommation de produits équitables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2009.0370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de statistiques pour les politiques de sécurité alimentaire : entre visions du monde et enjeux de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stateco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mothers perceive nutritional risks for their child? A psychometric approach in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Calandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (11), pp.1735-1760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équité internationale. La surresponsabilisation des consommateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de la Planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (87), pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la hausse des prix au retour du productionnisme ; les enjeux du sommet sur la sécurité alimentaire de juin 2008 à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 131, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.131.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular users of supermarkets in Greater Tunis have a slightly improved diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 138 (4), pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising Prices and the Food Crisis: Don't Look for a Scapegoat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capsa Flash</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hausse des prix internationaux de 2007/2008 : Panorama mondial et régional.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir le monde : retour aux fondamentaux de l'humanité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes et responsabilité des consommateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (12), pp.142-144. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2008.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular users of supermarkets in greater Tunis have a slightly improved diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 138, pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, représentations et pratiques alimentaires : les données du baromètre santé nutrition en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brozzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marchés alimentaires urbains en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34-35, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marchés alimentaires urbains en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34-35, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to urban markets for small-scale producers of indigenous cereals : a qualitative study of consumption practices and potential demand among urban consumers in Polokwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hettie C. Schönfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tshidi Moroka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Motau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (1), pp.125-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes de qualité et structuration des filières alimentaires. La segmentation du marché urbain des huiles de palme rouge en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïké Aka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.135-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation urbaine des céréales traditionnelles dans la province du Limpopo (Afrique du Sud). Les attentes des consommateurs constituent-elles des opportunités pour les petits producteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hettie C. Schönfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Motau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tshidi Moroka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation des villes du Sud : les raisons de craindre et d'espérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation urbaine d'une céréale traditionnelle en Afrique de l'Ouest : le fonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Konkobo-Yaméogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Chaloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Kergna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Karimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation des villes du Sud : les raisons de craindre et d'espérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la consommation alimentaire et de l'état nutritionnel des populations urbaines au Vietnam au cours des vingt dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Danh Tuyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bach Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanoi consumers' point of view regarding food safety risks : an approach in terms of social representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Pham Nguyen-Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Duc Truyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Social Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (101), pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire et urbanisation : enjeux pour l'agriculture intra et péri-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire et urbanisation : enjeux pour l'agriculture intra et péri-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur peut-il et veut-il arbitrer l'&amp;quot;équitétage&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo - Centre d'affaires du MIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150, pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de l'alimentation appelle un débat démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque consommation numérique : lumière sur l'arrière-boutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDECOSA-CGT, Oct 2024, Montreuil, France. pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University &amp; Research; Elsevier, Apr 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Somaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lidoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques au cœur de la transformation des systèmes alimentaires urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahondra Ratsimbazafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kako Nubukpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des systèmes alimentaires urbains inclusifs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad; Agence Française de Développement (AFD), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des consommations alimentaires selon le statut d'insécurité alimentaire et le niveau de revenu chez les adultes en France [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. 10 p. [powerpoint]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment les villes bâtissent des politiques agricoles et alimentaires ? Revue de travaux et étude de cas à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande de fonio en Europe. Intérêts et limites du fonio pour les consommateurs non connaisseurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de composer des individus entre leurs obligations de la vie moderne et leurs préoccupations éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées normandes de recherche sur la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Administration des Entreprises (IAE). FRA., Mar 2009, Rouen, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and eating patterns of Moroccan and Malian migrants in the wider context of social and cultural mutations: the ALIMI project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Calandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on immigration, consumption and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception of combined &amp;quot;fair trade&amp;quot; and &amp;quot;organic agriculture&amp;quot; labels on food products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque ISOFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food processing and retail micro-activities and poverty reduction in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference of the Geneva Trade &amp; Development Forum (GTDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Crans-Montana, Switzerland. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers perceptions of combined “fair trade” and “organic agriculture” labels on food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Scientific conference of ISOFAR / 16. IFOAM Organic world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « petits producteurs » sont-ils des acteurs obligés du commerce équitable pour les consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Fair Trade International Symposium, Cirad, PFCE &amp; CRI-Iedes/Picri Commerce équitable, Fairness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micro-activités agro-alimentaires et commerciales et la réduction de la pauvreté en Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference of the Geneva Trade &amp; Development Forum (GTDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Crans-Montana, Suisse. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du choix des produits aux modes de vie : un repérage élargi des modalités de résistance des individus pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque international : "consommation et résistance(s) des consommateurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; Agence Nationale de la Recherche (ANR). FRA., Nov 2008, Créteil, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « petits producteurs » sont-ils des acteurs obligés du commerce équitable pour les consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Fair Trade International Symposium (FTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., May 2008, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du choix des produits aux modes de vie : un repérage élargi des modalités et régimes de résistance des individus pour un développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque International « Consommation et résistance(s) des consommateurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Prix agricoles : perspectives à moyen terme et implications pour les producteurs et les politiques publiques", Paris 15-16 décembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retail market prices of fonio reveal the demand for quality characteristics in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Meuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanta Bore Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">106. EAAE Seminar : Pro-poor development in low income countries: Food, agriculture, trade, and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des références identitaires des styles alimentaires urbains en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie and Sociologie « les Marchés Agroalimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et qualification des aliments dans des villes africaines. Pluralité des références identitaires et des modes de coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du GDR "Economie et Sociologie" : Les nouvelles figures des marchés agro-alimentaires : apports croisés de l’économie, de la sociologie et de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation des fruits au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier : Impact de 10 années de coopération française sur l'amélioration des productions fruitières au Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Long Dinh, Vietnam. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 (OCE2), pp.E62, 2022, Proceedings of the Nutrition Society. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665122000854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d’approvisionnement alimentaire de ménages et associations avec le paysage alimentaire objectif et perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà de l'achat de produits &amp;quot;durables&amp;quot;, un repérage élargi des pratiques durables des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque international : "consommation et résistance(s) des consommateurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation urbaine et intégration régionale dans les pays ACP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Notre Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Fondation Pour L'Agriculture Et La Ruralité Dans Le Monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Pluriagri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Quel cadre pour les politiques agricoles, demain, en Europe et dans les PVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. 13 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying food and eaters : A cocktail of perspectives and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.218, 2023, Update Sciences &amp; technologies, 978-2-7592-3664-0. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs - MIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié Partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2021, Update Sciences &amp; Technologie, 978-2-7592-3348-9. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Quae, 312 p., 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating in the city. Socio-anthropological perspectives from Africa, Latin America and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Quae, 158 p., 2020, Update sciences et technologies, 978-2-7592-3281-9. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3282-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger en ville. Regards socio-anthropologiques d'Afrique, d'Amérique latine et d'Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Quae, 175 p., 2020, Update sciences et technologies, 978-2-7592-3090-7. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3091-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Urban Food Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Urban Agriculture (Springer), 978-3-030-13958-2. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. Trends and Challenges. A scientific handout for the High Level Event of the Global Network against Food Crises: Food & Agriculture in times of crisis, Brussels, 2-3 April 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, 48 p., 2019, 978-2-87614-747-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for cities. What roles for local governments in the Global South?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la journée des innovations pour une alimentation durable - JIPAD 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier SupAgro. 2018, 978-2-900792-43-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation des villes. Quels rôles des collectivités du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Brand (coordination éditoriale); Nicolas Bricas (coordination éditoriale); Damien Conaré (coordination éditoriale); Benoit Daviron (coordination éditoriale); Julie Debru (coordination éditoriale); Laura Michel (coordination éditoriale); Christophe-Toussaint Soulard (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, EAN13 eBook [ePub] : 9782759226191 - EAN13 eBook [PDF] : 9782759226184. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2618-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 158 p., 2017, Update Sciences and Technologies, 978-2-7592-2617-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de Développement, 130 p., 2016, 2492-8313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food system Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 312 p., 2013, 978-11070-3646-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfed Food Crops in West and Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourollah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Assah Asiedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uhder Christine. Agence Française de Développement, 183 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 286 p., 2011, Matière à Débattre et Décider, 978-2-7592-1670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroalimentaire et lutte contre la pauvreté en Afrique subsaharienne : le rôle des micro et petites entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRET, 128 p., 2006, 978-2-86844-165-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation et la distribution alimentaire à Cotonou (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thuillier-Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cirad et FAO, Coll. Aliments dans les villes, pp.43, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre conceptuel et méthodologique pour l'analyse de la consommation alimentaire urbaine en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD et FAO, pp.47, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion des cereales locales au Sahel: initiatives locales et environnement macro-economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Noliaye Diony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muchnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 61 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Apprendre la forêt en la dégustant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desjours Fabrice; Mauquié Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisiner le jardin-forêt. Découvrir et déguster les produits des forêts alimentaires en 80 recettes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Terran, pp.268-269, 2025, 978-2-35981-197-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires et changements climatiques : atténuation et adaptation dans les chaînes agri-alimentaires et dans la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanfort Vincent; Demenois Julien; Hrabanski Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.344-353, 2025, 978-2-7592-4009-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estève, A.; Ollitrault, S.; Orsini, A.; Persico, S.; Villalba, B.; Allain, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de Sciences Po, pp.37-44, 2025, 9782724644906. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05548795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictional introduction : when disciplines cross paths with eaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lepiller Olivier (ed.); Fournier Tristan (ed.); Bricas Nicolas (ed.); Figuie Muriel (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studying food and eaters. A cocktail of perspectives and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.5-16, 2023, Update sciences et technologies, 978-2-7592-3663-3. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0/ci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for inclusive urban food system transformations in the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao The Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Renting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim von Braun; Kaosar Afsana; Louise O. Fresco; Mohamed Hag Ali Hassan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and innovations for food systems transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-303, 2023, 978-3-031-15703-5. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15703-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The URBAL participatory method: collectively documenting sustainable food innovation impact pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studying food and eaters. a cocktail of perspectives and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.165-175, 2023, Update Sciences &amp; Technologies, 978-2-7592-3663-3. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0/c12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment changer de modèle agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wakim Nabil (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaleur humaine. 18 réponses à la menace climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du Seuil, pp.169-183, 2023, 978-2-02-154418-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une approche écologique de l'alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.125-133, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites des systèmes alimentaires industrialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.107-121, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager pour la transformation des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.153-161, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives citoyennes et leur changement d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.251-262, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir la cuisine et le fait maison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anindita Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Zirari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.215-224, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire plus pour nourrir le monde. Processus et enjeux politiques de la construction d'un mot d'ordre global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde sans faim. Gouverner la sécurité alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782724627701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation en politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.285-297, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il doubler la production alimentaire pour nourrir le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.165-175, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des habitudes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.95-106, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation pour se relier à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782759233526. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation de l'offre alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.81-93, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tradition gravée dans le marbre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haumont Raphaël (ed.); Sulmont-Rossé Claire (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banquet. Journal d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des sciences et de l'industrie, pp.4-7, 2021, 978-2-86842-201-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consomm'acteur, moteur du changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.237-247, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre le gaspillage alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Damien Conaré; Marie Walser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782759233526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'alimentation dans toutes ses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.21-25, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/ci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : l'alimentation est une rencontre avec le monde... tout le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.299-304, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre ses distances avec le local ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.225-236, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la précarité par de l'aide alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.205-214, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fiction introductive : quand les disciplines rencontrent les mangeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oliver Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Update Sciences &amp; technologies, 978-2-7592-3346-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation pour se relier à la biosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.55-65, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles de la formation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas, Nicolas; Conaré, Damien; Walser, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortifier les aliments pour lutter contre les carences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.177-184, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : saisir l'alimentation du point de vue des mangeurs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soula Andrey (ed.); Yount-André Chelsie (ed.); Lepiller Olivier (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en ville. Regards socio-anthropologiques d'Afrique, d'Amérique latine et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.11-17, 2020, Update sciences et technologies, 978-2-7592-3090-7. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3091-4/ci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities in Africa's growing urban food markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschirley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeding Africa's cities: Opportunities, challenges, and policies for linking African farmers with growing urban food markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, AGRA, pp.25-56, 2020, Africa Agriculture Status Report (AASR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion - Politiser pour ne rien changer ? L'alimentation entre critiques et canalisation de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouilleux Eve (ed.); Michel Laura (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.329-344, 2020, Collection Res Publica, 978-2-7535-7908-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las ciudades frente a los desafios de la alimentación sostenible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquier-Merino Ayari Geneviève (ed.); Betran-Vilà Mirim (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentación, salud y sustentabilidad. Hacia una agenda de investigación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autonoma de México, pp.45-60, 2020, 978-607-30-3665-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emerging user-led participatory methodology: Mapping impact pathways of urban food system sustainability innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Blay-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay-Palmer Alison; Conaré Damien; Meter Ken; Di Battista Amanda; Johnston Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food system assessment: Lessons from global practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.19-41, 2020, Routledge Studies in Food, Society and the Environment, 978-1-138-34195-1. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429439896-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Politiser pour ne rien changer ? L’alimentation entre critiques et canalisation de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eve Fouilleux; Laura Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’Alimentation se fait Politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-244, 2020, 978-2-7535-7908-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Quels enseignements pour étudier les transformations de l'alimentation urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soula Andrey (ed.); Yount-André Chelsie (ed.); Lepiller Olivier (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en ville. Regards socio-anthropologiques d'Afrique, d'Amérique latine et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.165-170, 2020, Update sciences et technologies, 978-2-7592-3090-7. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3091-4/cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of the analysis: food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.15-18, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and food modernity in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Loc Nguyen Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Ehlert; Nora Katharina Faltmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Anxiety in Globalizing Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-981-13-0743-0. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0743-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: The elusive and unstable linkages between food consumption and food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.119, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intermédiation est un enjeu stratégique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les batailles du consommer local en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFSI; Fondation de France, pp.39-41, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion [Designing Urban Food Policies]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand Caroline (ed.); Bricas Nicolas (ed.); Conaré Damien (ed.); Daviron Benoit (ed.); Debru Julie (ed.); Michel Laura (ed.); Soulard Christophe-Toussaint (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Urban Food Policies. Concepts and Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.139-142, 2019, 978-3-030-13957-5. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization Issues Affecting Food System Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Routhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand Caroline (ed.); Bricas Nicolas (ed.); Conaré Damien (ed.); Daviron Benoit (ed.); Debru Julie (ed.); Michel Laura (ed.); Soulard Christophe-Toussaint (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Urban Food Policies. Concepts and Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-25, 2019, Urban Agriculture, 978-3-030-13957-5. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling sustainability issues and urban policy levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand, Caroline; Bricas, Nicolas; Conare, Damien; Daviron, Benoit; Debru, Julie; Michel, Laura; Soulard, Christophe-Toussaint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing urban food policies: concepts and approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2019, Urban Agriculture (Springer), 978-3-030-13958-2 978-3-030-13957-5. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major tends in food sytem drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.25-32, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The six main categories of drivers shaping food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.19-23, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Dury; Pauline Bendjebbar; Etienne Hainzelin; Thierry Giordano; Nicolas Bricas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk: new trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIRAD; European Commission, pp.123-126, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding 9 billion people… Global food security debates and the productionist trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daugbjerg, C.; Feindt, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming food and agricultural policy: post-exceptionalism in public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis., 2018, 978-0815360360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture politique des débats sur la sécurité alimentaire et la nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Martin-Prevel; Bernard Maire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nutrition dans un monde globalisé. Bilan et perspectives à l'heure des ODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, 2018, 9782811119942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en bouche : les enjeux de l'alimentation des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure di Biasi; Corrine Ropital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une métropole à ma table. L'Île-de-France face aux défis alimentaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 173, , 2017, Cahiers de l'Institut d'Aménagement et d'Urbanisme Ile de France, 978 2 7371 2009 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'urbanisation pour la durabilité des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Brand; Nicolas Bricas; Damien Conaré; Benoit Daviron; Julie Debru; Laura Michel; Christophe-Toussaint Soulard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires. Concepts et démarches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-38, 2017, 978-2-7592-2617-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser enjeux de durabilité et leviers des politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.121-136, 2017, Update Sciences and Technologies, 978-2-7592-2617-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure de la consommation et du marché alimentaires en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-74, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur agroalimentaire : un point de vue par la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-85, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de la consommation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-98, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la consommation alimentaire au Cameroun de 2001 à 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jazet Kengap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Djou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system Sustainability : Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-11070-3646-8. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139567688.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system sustainability : Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-11070-3646-8. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139567688.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade, price volatility and standards for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Sustainability: Insights from duALine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2013, 9781107036468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context : new chalenges for food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system Sustainability : Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-11070-3646-8. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139567688.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux enjeux pour les systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique DuALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Matière à Débattre et Décider, 978-2-7592-1670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce international, volatilité des prix et standards durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Matière à Débattre - Décider, 978-2-7592-1670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of AKST on development and sustainability goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Craufurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Mc Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Abedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McIntyre Beverly D.; Herren Hans R.; Wakhungu Judi; Watson Robert T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture at a crossroads. International Assessment of Agricultural Knowledge, Science and Technology for Development (IAASTD) : global report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Island Press, pp.145-253, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des références identitaires des styles alimentaires urbains en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures des marchés agroalimentaires. Apports croisés de l'économie, de la sociologie et de la gestion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Economie &amp; Sociologie « les Marchés Agroalimentaires », pp.149-159, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes techniques de transformation de l'igname en cossettes séchées au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Hounhouigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akissoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international, Cirad, Inra, Orstom, Coraf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Inra, Orstom, Coraf, Coll Colloques, pp.349-351, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des connaissances et de la recherche sur la transformation et les utilisations alimentaires de l'igname.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Attaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international, Cirad, Inra, Orstom, Coraf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Inra, Orstom, Coraf, Coll Colloques, pp.275-284, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la flière cossettes d'igname pour l'approvisionnement des villes au Nigeria, au Bénin et au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ategbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Hounhouigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Mtchikpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Nkpenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international, Cirad, Inra, Orstom, Coraf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirad, Inra, Orstom, Coraf, Coll Colloques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-341, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation alimentaire des ignames. Synthèse des connaissances et enjeux par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Attaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Inra, Orstom, Coraf, Coll Colloques, pp.21-30, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la localisation des commerces alimentaires joue sur les approvisionnements des ménages ? So What Chaire Unesco Alimentation du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 28, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réforme de nos solidarités alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise alimentaire 10 ans après, qu’est-ce qui a changé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Goïta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical elements on impact assessment and accountability framework within the Committee on World food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ton Nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’impact et cadre de redevabilité pour le Comité de la sécurité alimentaire mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ton Nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note stratégique Aliments Alimentation AllEnvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retail market prices of fonio reveal the demand for quality characteristics in Bamako, Mali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Meuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanta Bore Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Caisse alimentaire commune de Montpellier : une recherche-action de démocratie alimentaire. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Territoires à VivreS; Inrae; Cirad; Chaire Unesco Alimentations du Monde. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche territoriale des facteurs de précarité alimentaire utilisant des données en libre accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">So What? 24, Chaire Unesco Alimentation du monde. 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Cirad; Chaire Unesco Alimentation du monde; Institut Agro Montpelier. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les inégalités d’accès aux commerces alimentaires dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beryl Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] So What? 16, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès physique et fréquentation des commerces alimentaires dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] So What? 15, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD (Montpellier ; France); FAO, CIRAD. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une politique agricole et alimentaire pour la métropole de Montpellier : étude de préfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA Occitanie Montpellier. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DuALIne - Durabilité de l'alimentation face à de nouveaux enjeux. Questions à la recherche [Rapport Inra-Cirad]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains : Rapport provisoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRAD. 2008, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14256" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03163-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao The Anh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Renting" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milkah Wanjohi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gershim Asiki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kimani-Murage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002270" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Liguori" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530786" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608452v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Laar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Addo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Aryeetey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agyemang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zotor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmac019" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179339v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179338v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179337v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soula" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13740" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511616v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Tr&#252;bswasser" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100606" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752818v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akua Tandoh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13412" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177688v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Sirdey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Araba Osei-Kwasi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249621" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360804v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Irache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2021.102647" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao Camara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumeggouti Driss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150211" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alan Green" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Njeri Wanjohi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Nii Okai Aryeetey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035680" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Green" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100452" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagufa Kapadia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvi Shah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Zararia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0076-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tchamda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995605v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995601v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995404v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2017.1334084" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sedia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Kouakou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995591v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155639v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ton Nu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995439v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Sauvegrain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arciniegas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909989v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Daniel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0370" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Calandre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figuie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661623v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tessier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maire" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360842v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413850v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413842v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2008.0184" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413821v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.131.0031" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150698v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brozzetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bichard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Null Dury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hettie C. Sch&#246;nfeldt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tshidi Moroka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Motau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670777v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678680v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Konkobo-Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Chaloub" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Kergna" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Karimou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677420v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Danh Tuyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bach Mai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127819v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669433v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Pham Nguyen-Than" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duc Truyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677972v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;k&#233; Aka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hettie C. Sch&#246;nfeld" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Figui&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delpeuch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03991869v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahondra Ratsimbazafy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kako Nubukpo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463514v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821398v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413779v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414026v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414052v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Broutin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414039v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Lebrun" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815625v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816496v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414046v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821549v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meuriot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fliedel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Blancher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanta Bore Guindo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824355v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750575v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826511v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Notre Europe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondation Pour L'Agriculture Et La Ruralit&#233; Dans Le Monde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Pluriagri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338838v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1873/9782759236640/studying-food-and-eaters" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177616v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338802v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233; Partie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/41462?lang=fr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsie Yount-Andr&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3282-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174798v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3091-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-13958-2.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173815v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995385v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fages" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Albert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607688v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995381v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/84/9782759226191/construire-des-politiques-alimentaires-urbaines" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2618-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995409v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806105v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Esnouf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Russel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050394v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Assah Asiedu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baris" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boirard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805701v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822098v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412245v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412239v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thuillier-Cerdan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855225v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Noliaye Diony" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muchnik" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293555v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548795v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0037" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408192v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/ci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-15703-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15703-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181202v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04409067v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Valette" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/c12" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177632v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/cc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177617v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/ci" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177599v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177620v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246180v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c18" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03503512v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mourad" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1698/9782759233526/une-ecologie-de-l-alimentation" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283706v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060#h2tabFormats" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177630v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Douillet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c19" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177628v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Dasgupta" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zirari" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c16" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177631v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c22" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177625v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c11" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177621v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490437v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177629v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c17" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177627v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c15" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490486v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1696/9782759233472/methodes-d-investigation-de-l-alimentation-et-des-mangeurs" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177619v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576010v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177626v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c12" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177623v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177622v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c7" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177624v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c10" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174828v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176812v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschirley" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sauer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174799v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3091-4/ci" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591275v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4974" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904792v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schreiber" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Blay-Palmer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429439896-2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174801v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3091-4/cc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174179v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_7" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174177v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173756v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eloy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174290v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00108" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791534v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030139575" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_5" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174269v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00087" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174268v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00086" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936405v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hainzelin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00109" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174267v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00085" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995402v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Loc Nguyen Thi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/br/book/9789811307423" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0743-0_5" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971822v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995400v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995453v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1422/9782759226191/construire-des-politiques-alimentaires-urbaines" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608121v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995436v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995423v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/lafrique-la-conquete-de-son-marche-alimentaire-interieur-enseignements-de-dix-ans-denquetes-aupres-des-menages-dafrique-de-louest-du-cameroun-et-du-tchad" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995427v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995428v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995429v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jazet Kengap" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Djou" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995426v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Ba" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803403v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139567688.013" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806106v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139567688.002" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601771v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393680.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804697v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139567688.003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172996v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809759v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113577v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Martin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Craufurd" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mc Donald" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Abedini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413973v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412190v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Attaie" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zakhia" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412178v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ategbo" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Hounhouigan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Mtchikpe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Nkpenu" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/41/21/78/PDF/Ategbo.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412199v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akissoe" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vernier" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412185v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104158v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791317v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995394v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Go&#239;ta" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163634v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Treyer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alpha" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620854v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628131v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190897v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902539v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labarre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595568v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936375v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801857v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810457v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818013v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821204v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078036v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03163-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao The Anh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Renting" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100663" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milkah Wanjohi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gershim Asiki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kimani-Murage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002270" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Liguori" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530786" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Laar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zotor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akua Tandoh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13740" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Addo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Aryeetey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agyemang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmac019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Tr&#252;bswasser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Sirdey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao Camara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Araba Osei-Kwasi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249621" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Irache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2021.102647" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alan Green" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Njeri Wanjohi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Nii Okai Aryeetey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035680" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumeggouti Driss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150211" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Green" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100452" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagufa Kapadia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvi Shah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Zararia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0076-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tchamda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995597v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995404v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2017.1334084" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sedia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Kouakou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Sauvegrain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arciniegas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ton Nu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0370" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Calandre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figuie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.131.0031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661623v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tessier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360842v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2008.0184" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655146v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brozzetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150698v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bichard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Null Dury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hettie C. Sch&#246;nfeldt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tshidi Moroka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Motau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;k&#233; Aka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680012v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hettie C. Sch&#246;nfeld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Konkobo-Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Chaloub" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Kergna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Karimou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677420v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Danh Tuyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bach Mai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Pham Nguyen-Than" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duc Truyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Figui&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delpeuch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03991869v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahondra Ratsimbazafy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kako Nubukpo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463514v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Lebrun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413779v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414026v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Broutin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414046v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816496v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821549v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meuriot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fliedel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Blancher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanta Bore Guindo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750575v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826511v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Notre Europe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondation Pour L'Agriculture Et La Ruralit&#233; Dans Le Monde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Pluriagri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338838v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1873/9782759236640/studying-food-and-eaters" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233; Partie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/41462?lang=fr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsie Yount-Andr&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3282-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174798v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3091-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-13958-2.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173815v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995385v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fages" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Albert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995381v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590038v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/84/9782759226191/construire-des-politiques-alimentaires-urbaines" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2618-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607688v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995409v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806105v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Esnouf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Russel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050394v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Assah Asiedu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baris" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boirard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805701v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822098v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thuillier-Cerdan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855225v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Noliaye Diony" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muchnik" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408192v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548795v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0037" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/ci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-15703-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15703-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04409067v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Valette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/c12" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181202v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177623v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177624v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c10" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177630v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Douillet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c19" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Dasgupta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zirari" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c16" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060#h2tabFormats" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c22" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177625v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c11" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1698/9782759233526/une-ecologie-de-l-alimentation" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177620v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177599v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246180v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c18" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03503512v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mourad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177617v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/ci" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177632v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/cc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177629v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177627v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c15" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490486v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1696/9782759233472/methodes-d-investigation-de-l-alimentation-et-des-mangeurs" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177619v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576010v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177626v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c12" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174799v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3091-4/ci" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176812v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschirley" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sauer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174828v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904792v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schreiber" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Blay-Palmer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429439896-2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591275v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4974" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174801v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3091-4/cc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174267v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00085" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995402v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Loc Nguyen Thi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/br/book/9789811307423" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0743-0_5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174290v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00108" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173756v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eloy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174179v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174177v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791534v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030139575" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174269v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00087" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174268v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00086" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936405v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hainzelin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00109" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971822v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995400v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995436v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995453v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1422/9782759226191/construire-des-politiques-alimentaires-urbaines" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608121v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995426v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Ba" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/lafrique-la-conquete-de-son-marche-alimentaire-interieur-enseignements-de-dix-ans-denquetes-aupres-des-menages-dafrique-de-louest-du-cameroun-et-du-tchad" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995427v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995423v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995428v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995429v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jazet Kengap" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Djou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803403v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139567688.013" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806106v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139567688.002" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601771v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393680.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804697v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139567688.003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809759v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172996v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113577v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Martin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Craufurd" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mc Donald" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Abedini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413973v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412199v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Hounhouigan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akissoe" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vernier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412190v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Attaie" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zakhia" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412178v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ategbo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Mtchikpe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Nkpenu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/41/21/78/PDF/Ategbo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412185v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104158v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791317v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995394v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Go&#239;ta" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620854v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163634v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Treyer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alpha" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628131v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190897v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902539v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labarre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595568v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936375v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801857v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810457v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821204v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818013v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078036v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>