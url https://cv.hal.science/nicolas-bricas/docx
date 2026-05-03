--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bricas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification versus diversification to fight micronutrient deficiencies: an interdisciplinary review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.261-275. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01422-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary environmental impacts of French adults are poorly related to their income levels or food insecurity status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.2541-2553. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-023-03163-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diverse and complementary components of urban food systems in the global South: characterization and policy implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao The Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Renting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (100663), 9 p. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger à Bamako (Mali) : entre besoins et aspirations. Retour sur les résultats d'une enquête sociologique de 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, 17 p. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.14256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community perceptions on the factors in the social food environment that influence dietary behaviour in cities of Kenya and Ghana: a Photovoice study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milkah Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gershim Asiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Kimani-Murage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (3), pp.661-673. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980022002270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are communities ready to address the issue of poor food safety and nutritional quality in urban Senegal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (suppl. 1), pp.859-860. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000530786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.e13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual‐level drivers of dietary behaviour in adolescents and women through the reproductive life course in urban Ghana: a photovoice study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akua Tandoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.13412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et alimentation à l'épreuve de la vie urbaine en Afrique, Amérique Latine et Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, S17, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, 14 p. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétendre éviter des crises alimentaires en Afrique et au Moyen-Orient en relançant la production agricole européenne serait une erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 mars, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine de la crise alimentaire n’est pas la guerre en Ukraine, mais bien la fragilité d’un système industrialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 juin, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective: Food environment research priorities for Africa: lessons from the Africa food environment research network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Addo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond Aryeetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Agyemang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.739-747. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmac019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do food safety concerns affect consumer behaviors and diets in low- and middle-income countries? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Trübswasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, 12 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires en Afrique sub-saharienne. Caractérisation et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Sirdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astou Diao Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires n'existent pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Sirdey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African urban food environment framework for creating healthy nutrition policy and interventions in urban Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hibbah Araba Osei-Kwasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond Aryeetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.e0249621. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0249621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban physical food environments drive dietary behaviours in Ghana and Kenya: a photovoice study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Irache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milkah Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, 12 p. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthplace.2021.102647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating foods and beverages sold and advertised in deprived urban neighbourhoods in Ghana and Kenya: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alan Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Njeri Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond Nii Okai Aryeetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alan Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les repas des Marocains. Comparaison entre Casablanca et des communes rurales du Souss (enquête de 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumeggouti Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.136-151. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/ame.2020.150211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unhealthy eating practices of city-dwelling Africans in deprived neighbourhoods: Evidence for policy action from Ghana and Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akua Tandoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milkah Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.100452. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives historiques sur les liens entre ville et alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'Institut Veolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ambec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding transition in animal based food consumption: a case study in the city of Vadodara in Gujarat (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shagufa Kapadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urvi Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishali Zararia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (2), pp.189-205. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-018-0076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the cities of Sub-Saharan Africa so dependent on food imports?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profondes mutations des consommations alimentaires en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes d'Afrique subsaharienne sont-elles si dépendantes des importations alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Saharan Africa's significant changes in food consumption patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding 9 billion people’: Global food security debates and the productionist trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Post-exceptionalism in Public Policy: Transforming Food and Agricultural Policy, 24 (11), pp.1658-1677. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501763.2017.1334084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocaliser : une fausse bonne idée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 405, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaemia in Ivory Coast: the advantage of a social approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Sedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anémie en Côte d'Ivoire : l'intérêt d'une approche sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Sedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover de façon plus juste ? De la place des connaissances dans un dispositif de coopération sciences sociales – industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Anne Sauvegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (2), pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of food and nutrition security: impact assessment and accountability within the committee on world food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ton Nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Feeding Expo Milano 2015 with Mediterranean perspectives, 32, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ses courses au Vietnam aujourd'hui : quand les supermarchés touchent aux sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures et alimentations, des relations à réinterroger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.66-70. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la hausse des prix au retour du protectionnisme : les enjeux du sommet sur la sécurité alimentaire de juin 2008 à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (61), pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt pour les petits producteurs fonde-t-il la consommation de produits équitables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2009.0370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de statistiques pour les politiques de sécurité alimentaire : entre visions du monde et enjeux de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stateco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mothers perceive nutritional risks for their child? A psychometric approach in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Calandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (11), pp.1735-1760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équité internationale. La surresponsabilisation des consommateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de la Planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (87), pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la hausse des prix au retour du productionnisme ; les enjeux du sommet sur la sécurité alimentaire de juin 2008 à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 131, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.131.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular users of supermarkets in Greater Tunis have a slightly improved diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 138 (4), pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising Prices and the Food Crisis: Don't Look for a Scapegoat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capsa Flash</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hausse des prix internationaux de 2007/2008 : Panorama mondial et régional.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir le monde : retour aux fondamentaux de l'humanité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes et responsabilité des consommateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (12), pp.142-144. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2008.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular users of supermarkets in greater Tunis have a slightly improved diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 138, pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, représentations et pratiques alimentaires : les données du baromètre santé nutrition en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brozzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marchés alimentaires urbains en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34-35, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marchés alimentaires urbains en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34-35, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to urban markets for small-scale producers of indigenous cereals : a qualitative study of consumption practices and potential demand among urban consumers in Polokwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hettie C. Schönfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tshidi Moroka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Motau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (1), pp.125-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes de qualité et structuration des filières alimentaires. La segmentation du marché urbain des huiles de palme rouge en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïké Aka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.135-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation urbaine des céréales traditionnelles dans la province du Limpopo (Afrique du Sud). Les attentes des consommateurs constituent-elles des opportunités pour les petits producteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hettie C. Schönfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Motau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tshidi Moroka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation des villes du Sud : les raisons de craindre et d'espérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation urbaine d'une céréale traditionnelle en Afrique de l'Ouest : le fonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Konkobo-Yaméogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Chaloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Kergna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Karimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation des villes du Sud : les raisons de craindre et d'espérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la consommation alimentaire et de l'état nutritionnel des populations urbaines au Vietnam au cours des vingt dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Danh Tuyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bach Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanoi consumers' point of view regarding food safety risks : an approach in terms of social representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Pham Nguyen-Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Duc Truyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Social Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (101), pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire et urbanisation : enjeux pour l'agriculture intra et péri-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire et urbanisation : enjeux pour l'agriculture intra et péri-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur peut-il et veut-il arbitrer l'&amp;quot;équitétage&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo - Centre d'affaires du MIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150, pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de l'alimentation appelle un débat démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque consommation numérique : lumière sur l'arrière-boutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDECOSA-CGT, Oct 2024, Montreuil, France. pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University &amp; Research; Elsevier, Apr 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Somaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lidoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques au cœur de la transformation des systèmes alimentaires urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahondra Ratsimbazafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kako Nubukpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des systèmes alimentaires urbains inclusifs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad; Agence Française de Développement (AFD), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des consommations alimentaires selon le statut d'insécurité alimentaire et le niveau de revenu chez les adultes en France [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. 10 p. [powerpoint]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment les villes bâtissent des politiques agricoles et alimentaires ? Revue de travaux et étude de cas à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande de fonio en Europe. Intérêts et limites du fonio pour les consommateurs non connaisseurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de composer des individus entre leurs obligations de la vie moderne et leurs préoccupations éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées normandes de recherche sur la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Administration des Entreprises (IAE). FRA., Mar 2009, Rouen, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and eating patterns of Moroccan and Malian migrants in the wider context of social and cultural mutations: the ALIMI project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Calandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on immigration, consumption and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception of combined &amp;quot;fair trade&amp;quot; and &amp;quot;organic agriculture&amp;quot; labels on food products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque ISOFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food processing and retail micro-activities and poverty reduction in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference of the Geneva Trade &amp; Development Forum (GTDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Crans-Montana, Switzerland. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers perceptions of combined “fair trade” and “organic agriculture” labels on food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Scientific conference of ISOFAR / 16. IFOAM Organic world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « petits producteurs » sont-ils des acteurs obligés du commerce équitable pour les consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Fair Trade International Symposium, Cirad, PFCE &amp; CRI-Iedes/Picri Commerce équitable, Fairness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micro-activités agro-alimentaires et commerciales et la réduction de la pauvreté en Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference of the Geneva Trade &amp; Development Forum (GTDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Crans-Montana, Suisse. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du choix des produits aux modes de vie : un repérage élargi des modalités de résistance des individus pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque international : "consommation et résistance(s) des consommateurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; Agence Nationale de la Recherche (ANR). FRA., Nov 2008, Créteil, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « petits producteurs » sont-ils des acteurs obligés du commerce équitable pour les consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Fair Trade International Symposium (FTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., May 2008, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du choix des produits aux modes de vie : un repérage élargi des modalités et régimes de résistance des individus pour un développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque International « Consommation et résistance(s) des consommateurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Prix agricoles : perspectives à moyen terme et implications pour les producteurs et les politiques publiques", Paris 15-16 décembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retail market prices of fonio reveal the demand for quality characteristics in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Meuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanta Bore Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">106. EAAE Seminar : Pro-poor development in low income countries: Food, agriculture, trade, and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des références identitaires des styles alimentaires urbains en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie and Sociologie « les Marchés Agroalimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et qualification des aliments dans des villes africaines. Pluralité des références identitaires et des modes de coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du GDR "Economie et Sociologie" : Les nouvelles figures des marchés agro-alimentaires : apports croisés de l’économie, de la sociologie et de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation des fruits au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier : Impact de 10 années de coopération française sur l'amélioration des productions fruitières au Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Long Dinh, Vietnam. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 (OCE2), pp.E62, 2022, Proceedings of the Nutrition Society. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665122000854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d’approvisionnement alimentaire de ménages et associations avec le paysage alimentaire objectif et perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà de l'achat de produits &amp;quot;durables&amp;quot;, un repérage élargi des pratiques durables des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque international : "consommation et résistance(s) des consommateurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation urbaine et intégration régionale dans les pays ACP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Notre Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Fondation Pour L'Agriculture Et La Ruralité Dans Le Monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Pluriagri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Quel cadre pour les politiques agricoles, demain, en Europe et dans les PVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. 13 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying food and eaters : A cocktail of perspectives and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.218, 2023, Update Sciences &amp; technologies, 978-2-7592-3664-0. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs - MIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié Partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2021, Update Sciences &amp; Technologie, 978-2-7592-3348-9. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Quae, 312 p., 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating in the city. Socio-anthropological perspectives from Africa, Latin America and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Quae, 158 p., 2020, Update sciences et technologies, 978-2-7592-3281-9. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3282-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger en ville. Regards socio-anthropologiques d'Afrique, d'Amérique latine et d'Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Quae, 175 p., 2020, Update sciences et technologies, 978-2-7592-3090-7. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3091-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Urban Food Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Urban Agriculture (Springer), 978-3-030-13958-2. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. Trends and Challenges. A scientific handout for the High Level Event of the Global Network against Food Crises: Food & Agriculture in times of crisis, Brussels, 2-3 April 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, 48 p., 2019, 978-2-87614-747-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for cities. What roles for local governments in the Global South?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la journée des innovations pour une alimentation durable - JIPAD 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier SupAgro. 2018, 978-2-900792-43-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation des villes. Quels rôles des collectivités du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Brand (coordination éditoriale); Nicolas Bricas (coordination éditoriale); Damien Conaré (coordination éditoriale); Benoit Daviron (coordination éditoriale); Julie Debru (coordination éditoriale); Laura Michel (coordination éditoriale); Christophe-Toussaint Soulard (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, EAN13 eBook [ePub] : 9782759226191 - EAN13 eBook [PDF] : 9782759226184. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2618-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 158 p., 2017, Update Sciences and Technologies, 978-2-7592-2617-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de Développement, 130 p., 2016, 2492-8313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food system Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 312 p., 2013, 978-11070-3646-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfed Food Crops in West and Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourollah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Assah Asiedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uhder Christine. Agence Française de Développement, 183 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 286 p., 2011, Matière à Débattre et Décider, 978-2-7592-1670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroalimentaire et lutte contre la pauvreté en Afrique subsaharienne : le rôle des micro et petites entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRET, 128 p., 2006, 978-2-86844-165-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation et la distribution alimentaire à Cotonou (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thuillier-Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cirad et FAO, Coll. Aliments dans les villes, pp.43, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre conceptuel et méthodologique pour l'analyse de la consommation alimentaire urbaine en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD et FAO, pp.47, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion des cereales locales au Sahel: initiatives locales et environnement macro-economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Noliaye Diony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muchnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 61 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Apprendre la forêt en la dégustant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desjours Fabrice; Mauquié Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisiner le jardin-forêt. Découvrir et déguster les produits des forêts alimentaires en 80 recettes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Terran, pp.268-269, 2025, 978-2-35981-197-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires et changements climatiques : atténuation et adaptation dans les chaînes agri-alimentaires et dans la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanfort Vincent; Demenois Julien; Hrabanski Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.344-353, 2025, 978-2-7592-4009-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estève, A.; Ollitrault, S.; Orsini, A.; Persico, S.; Villalba, B.; Allain, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de Sciences Po, pp.37-44, 2025, 9782724644906. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05548795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictional introduction : when disciplines cross paths with eaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lepiller Olivier (ed.); Fournier Tristan (ed.); Bricas Nicolas (ed.); Figuie Muriel (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studying food and eaters. A cocktail of perspectives and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.5-16, 2023, Update sciences et technologies, 978-2-7592-3663-3. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0/ci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for inclusive urban food system transformations in the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao The Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Renting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim von Braun; Kaosar Afsana; Louise O. Fresco; Mohamed Hag Ali Hassan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and innovations for food systems transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-303, 2023, 978-3-031-15703-5. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15703-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The URBAL participatory method: collectively documenting sustainable food innovation impact pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studying food and eaters. a cocktail of perspectives and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.165-175, 2023, Update Sciences &amp; Technologies, 978-2-7592-3663-3. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0/c12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment changer de modèle agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wakim Nabil (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaleur humaine. 18 réponses à la menace climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du Seuil, pp.169-183, 2023, 978-2-02-154418-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une approche écologique de l'alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.125-133, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites des systèmes alimentaires industrialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.107-121, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager pour la transformation des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.153-161, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives citoyennes et leur changement d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.251-262, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir la cuisine et le fait maison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anindita Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Zirari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.215-224, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire plus pour nourrir le monde. Processus et enjeux politiques de la construction d'un mot d'ordre global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde sans faim. Gouverner la sécurité alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782724627701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation en politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.285-297, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il doubler la production alimentaire pour nourrir le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.165-175, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des habitudes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.95-106, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation pour se relier à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782759233526. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation de l'offre alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.81-93, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tradition gravée dans le marbre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haumont Raphaël (ed.); Sulmont-Rossé Claire (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banquet. Journal d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des sciences et de l'industrie, pp.4-7, 2021, 978-2-86842-201-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consomm'acteur, moteur du changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.237-247, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre le gaspillage alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Damien Conaré; Marie Walser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782759233526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'alimentation dans toutes ses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.21-25, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/ci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : l'alimentation est une rencontre avec le monde... tout le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.299-304, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre ses distances avec le local ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.225-236, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la précarité par de l'aide alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.205-214, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fiction introductive : quand les disciplines rencontrent les mangeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oliver Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Update Sciences &amp; technologies, 978-2-7592-3346-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation pour se relier à la biosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.55-65, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles de la formation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas, Nicolas; Conaré, Damien; Walser, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortifier les aliments pour lutter contre les carences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.177-184, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : saisir l'alimentation du point de vue des mangeurs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soula Andrey (ed.); Yount-André Chelsie (ed.); Lepiller Olivier (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en ville. Regards socio-anthropologiques d'Afrique, d'Amérique latine et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.11-17, 2020, Update sciences et technologies, 978-2-7592-3090-7. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3091-4/ci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities in Africa's growing urban food markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschirley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeding Africa's cities: Opportunities, challenges, and policies for linking African farmers with growing urban food markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, AGRA, pp.25-56, 2020, Africa Agriculture Status Report (AASR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion - Politiser pour ne rien changer ? L'alimentation entre critiques et canalisation de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouilleux Eve (ed.); Michel Laura (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.329-344, 2020, Collection Res Publica, 978-2-7535-7908-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las ciudades frente a los desafios de la alimentación sostenible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquier-Merino Ayari Geneviève (ed.); Betran-Vilà Mirim (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentación, salud y sustentabilidad. Hacia una agenda de investigación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autonoma de México, pp.45-60, 2020, 978-607-30-3665-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emerging user-led participatory methodology: Mapping impact pathways of urban food system sustainability innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Blay-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay-Palmer Alison; Conaré Damien; Meter Ken; Di Battista Amanda; Johnston Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food system assessment: Lessons from global practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.19-41, 2020, Routledge Studies in Food, Society and the Environment, 978-1-138-34195-1. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429439896-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Politiser pour ne rien changer ? L’alimentation entre critiques et canalisation de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eve Fouilleux; Laura Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’Alimentation se fait Politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-244, 2020, 978-2-7535-7908-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Quels enseignements pour étudier les transformations de l'alimentation urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soula Andrey (ed.); Yount-André Chelsie (ed.); Lepiller Olivier (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en ville. Regards socio-anthropologiques d'Afrique, d'Amérique latine et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.165-170, 2020, Update sciences et technologies, 978-2-7592-3090-7. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3091-4/cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of the analysis: food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.15-18, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and food modernity in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Loc Nguyen Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Ehlert; Nora Katharina Faltmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Anxiety in Globalizing Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-981-13-0743-0. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0743-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: The elusive and unstable linkages between food consumption and food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.119, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intermédiation est un enjeu stratégique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les batailles du consommer local en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFSI; Fondation de France, pp.39-41, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion [Designing Urban Food Policies]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand Caroline (ed.); Bricas Nicolas (ed.); Conaré Damien (ed.); Daviron Benoit (ed.); Debru Julie (ed.); Michel Laura (ed.); Soulard Christophe-Toussaint (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Urban Food Policies. Concepts and Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.139-142, 2019, 978-3-030-13957-5. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization Issues Affecting Food System Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Routhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand Caroline (ed.); Bricas Nicolas (ed.); Conaré Damien (ed.); Daviron Benoit (ed.); Debru Julie (ed.); Michel Laura (ed.); Soulard Christophe-Toussaint (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Urban Food Policies. Concepts and Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-25, 2019, Urban Agriculture, 978-3-030-13957-5. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling sustainability issues and urban policy levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand, Caroline; Bricas, Nicolas; Conare, Damien; Daviron, Benoit; Debru, Julie; Michel, Laura; Soulard, Christophe-Toussaint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing urban food policies: concepts and approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2019, Urban Agriculture (Springer), 978-3-030-13958-2 978-3-030-13957-5. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major tends in food sytem drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.25-32, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The six main categories of drivers shaping food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.19-23, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Dury; Pauline Bendjebbar; Etienne Hainzelin; Thierry Giordano; Nicolas Bricas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk: new trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIRAD; European Commission, pp.123-126, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding 9 billion people… Global food security debates and the productionist trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daugbjerg, C.; Feindt, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming food and agricultural policy: post-exceptionalism in public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis., 2018, 978-0815360360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture politique des débats sur la sécurité alimentaire et la nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Martin-Prevel; Bernard Maire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nutrition dans un monde globalisé. Bilan et perspectives à l'heure des ODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, 2018, 9782811119942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en bouche : les enjeux de l'alimentation des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure di Biasi; Corrine Ropital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une métropole à ma table. L'Île-de-France face aux défis alimentaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 173, , 2017, Cahiers de l'Institut d'Aménagement et d'Urbanisme Ile de France, 978 2 7371 2009 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'urbanisation pour la durabilité des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Brand; Nicolas Bricas; Damien Conaré; Benoit Daviron; Julie Debru; Laura Michel; Christophe-Toussaint Soulard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires. Concepts et démarches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-38, 2017, 978-2-7592-2617-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser enjeux de durabilité et leviers des politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.121-136, 2017, Update Sciences and Technologies, 978-2-7592-2617-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure de la consommation et du marché alimentaires en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-74, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur agroalimentaire : un point de vue par la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-85, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de la consommation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-98, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la consommation alimentaire au Cameroun de 2001 à 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jazet Kengap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Djou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system Sustainability : Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-11070-3646-8. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139567688.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system sustainability : Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-11070-3646-8. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139567688.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade, price volatility and standards for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Sustainability: Insights from duALine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2013, 9781107036468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context : new chalenges for food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system Sustainability : Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-11070-3646-8. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139567688.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux enjeux pour les systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique DuALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Matière à Débattre et Décider, 978-2-7592-1670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce international, volatilité des prix et standards durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Matière à Débattre - Décider, 978-2-7592-1670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of AKST on development and sustainability goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Craufurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Mc Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Abedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McIntyre Beverly D.; Herren Hans R.; Wakhungu Judi; Watson Robert T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture at a crossroads. International Assessment of Agricultural Knowledge, Science and Technology for Development (IAASTD) : global report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Island Press, pp.145-253, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des références identitaires des styles alimentaires urbains en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures des marchés agroalimentaires. Apports croisés de l'économie, de la sociologie et de la gestion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Economie &amp; Sociologie « les Marchés Agroalimentaires », pp.149-159, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes techniques de transformation de l'igname en cossettes séchées au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Hounhouigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akissoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international, Cirad, Inra, Orstom, Coraf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Inra, Orstom, Coraf, Coll Colloques, pp.349-351, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des connaissances et de la recherche sur la transformation et les utilisations alimentaires de l'igname.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Attaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international, Cirad, Inra, Orstom, Coraf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Inra, Orstom, Coraf, Coll Colloques, pp.275-284, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la flière cossettes d'igname pour l'approvisionnement des villes au Nigeria, au Bénin et au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ategbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Hounhouigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Mtchikpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Nkpenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international, Cirad, Inra, Orstom, Coraf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirad, Inra, Orstom, Coraf, Coll Colloques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-341, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation alimentaire des ignames. Synthèse des connaissances et enjeux par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Attaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Inra, Orstom, Coraf, Coll Colloques, pp.21-30, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la localisation des commerces alimentaires joue sur les approvisionnements des ménages ? So What Chaire Unesco Alimentation du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 28, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réforme de nos solidarités alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise alimentaire 10 ans après, qu’est-ce qui a changé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Goïta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical elements on impact assessment and accountability framework within the Committee on World food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ton Nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’impact et cadre de redevabilité pour le Comité de la sécurité alimentaire mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ton Nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note stratégique Aliments Alimentation AllEnvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retail market prices of fonio reveal the demand for quality characteristics in Bamako, Mali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Meuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanta Bore Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Caisse alimentaire commune de Montpellier : une recherche-action de démocratie alimentaire. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Territoires à VivreS; Inrae; Cirad; Chaire Unesco Alimentations du Monde. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche territoriale des facteurs de précarité alimentaire utilisant des données en libre accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">So What? 24, Chaire Unesco Alimentation du monde. 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Cirad; Chaire Unesco Alimentation du monde; Institut Agro Montpelier. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les inégalités d’accès aux commerces alimentaires dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beryl Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] So What? 16, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès physique et fréquentation des commerces alimentaires dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] So What? 15, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD (Montpellier ; France); FAO, CIRAD. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une politique agricole et alimentaire pour la métropole de Montpellier : étude de préfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA Occitanie Montpellier. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DuALIne - Durabilité de l'alimentation face à de nouveaux enjeux. Questions à la recherche [Rapport Inra-Cirad]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains : Rapport provisoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRAD. 2008, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId510"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bricas </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification versus diversification to fight micronutrient deficiencies: an interdisciplinary review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16, pp.261-275. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12571-023-01422-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du DSU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 79, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger à Bamako (Mali) : entre besoins et aspirations. Retour sur les résultats d'une enquête sociologique de 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, 17 p. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.14256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary environmental impacts of French adults are poorly related to their income levels or food insecurity status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62 (6), pp.2541-2553. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00394-023-03163-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diverse and complementary components of urban food systems in the global South: characterization and policy implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao The Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Renting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (100663), 9 p. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2022.100663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community perceptions on the factors in the social food environment that influence dietary behaviour in cities of Kenya and Ghana: a Photovoice study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milkah Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gershim Asiki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Kimani-Murage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (3), pp.661-673. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1368980022002270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are communities ready to address the issue of poor food safety and nutritional quality in urban Senegal?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Seye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (suppl. 1), pp.859-860. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000530786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Store-specific grocery-shopping patterns and their association with objective and perceived retail food environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.e13. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1368980023002720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual‐level drivers of dietary behaviour in adolescents and women through the reproductive life course in urban Ghana: a photovoice study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akua Tandoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternal and Child Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (4), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mcn.13412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective: Food environment research priorities for Africa: lessons from the Africa food environment research network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phyllis Addo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond Aryeetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Agyemang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.739-747. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/advances/nmac019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prétendre éviter des crises alimentaires en Afrique et au Moyen-Orient en relançant la production agricole européenne serait une erreur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 mars, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’origine de la crise alimentaire n’est pas la guerre en Ukraine, mais bien la fragilité d’un système industrialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 juin, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et alimentation à l'épreuve de la vie urbaine en Afrique, Amérique Latine et Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, S17, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/aof.13740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05179337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, 14 p. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2022.925426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do food safety concerns affect consumer behaviors and diets in low- and middle-income countries? A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Liguori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursula Trübswasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Le Port</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Landais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, 12 p. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2021.100606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires en Afrique sub-saharienne. Caractérisation et spécificités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Sirdey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astou Diao Camara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The African urban food environment framework for creating healthy nutrition policy and interventions in urban Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hibbah Araba Osei-Kwasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Zotor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond Aryeetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), pp.e0249621. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0249621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes alimentaires n'existent pas !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Sirdey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 81, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban physical food environments drive dietary behaviours in Ghana and Kenya: a photovoice study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Irache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milkah Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amos Laar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health &amp; Place</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71, 12 p. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.healthplace.2021.102647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating foods and beverages sold and advertised in deprived urban neighbourhoods in Ghana and Kenya: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alan Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milka Njeri Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richmond Nii Okai Aryeetey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Alan Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2019-035680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les repas des Marocains. Comparaison entre Casablanca et des communes rurales du Souss (enquête de 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Tibère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumeggouti Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (2), pp.136-151. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/ame.2020.150211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unhealthy eating practices of city-dwelling Africans in deprived neighbourhoods: Evidence for policy action from Ghana and Kenya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Pradeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akua Tandoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milkah Wanjohi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26, pp.100452. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2020.100452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives historiques sur les liens entre ville et alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'Institut Veolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l’impact des pesticides, la recherche scientifique doit éclairer la décision publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desquilbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Ambec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, vendredi 17 mai, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding transition in animal based food consumption: a case study in the city of Vadodara in Gujarat (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fourat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shagufa Kapadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urvi Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaishali Zararia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (2), pp.189-205. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-018-0076-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are the cities of Sub-Saharan Africa so dependent on food imports?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Saharan Africa's significant changes in food consumption patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les profondes mutations des consommations alimentaires en Afrique subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes d'Afrique subsaharienne sont-elles si dépendantes des importations alimentaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocaliser : une fausse bonne idée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 405, pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding 9 billion people’: Global food security debates and the productionist trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Public Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Post-exceptionalism in Public Policy: Transforming Food and Agricultural Policy, 24 (11), pp.1658-1677. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13501763.2017.1334084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaemia in Ivory Coast: the advantage of a social approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Sedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anémie en Côte d'Ivoire : l'intérêt d'une approche sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Akindès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Sedia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">So What ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover de façon plus juste ? De la place des connaissances dans un dispositif de coopération sciences sociales – industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Goulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie-Anne Sauvegrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Arciniegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47 (2), pp.33-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance of food and nutrition security: impact assessment and accountability within the committee on world food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ton Nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Watch Letter - Lettre de veille du CIHEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Feeding Expo Milano 2015 with Mediterranean perspectives, 32, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ses courses au Vietnam aujourd'hui : quand les supermarchés touchent aux sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultures et alimentations, des relations à réinterroger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lamine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Casabianca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.66-70. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2013084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la hausse des prix au retour du protectionnisme : les enjeux du sommet sur la sécurité alimentaire de juin 2008 à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 61 (61), pp.21-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intérêt pour les petits producteurs fonde-t-il la consommation de produits équitables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/agr.2009.0370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de statistiques pour les politiques de sécurité alimentaire : entre visions du monde et enjeux de pouvoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stateco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 105, pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do mothers perceive nutritional risks for their child? A psychometric approach in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Calandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (11), pp.1735-1760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équité internationale. La surresponsabilisation des consommateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier de la Planète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 87 (87), pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la hausse des prix au retour du productionnisme ; les enjeux du sommet sur la sécurité alimentaire de juin 2008 à Rome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hérodote - Revue de géographie et de géopolitique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 131, pp.31-39. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/her.131.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rising Prices and the Food Crisis: Don't Look for a Scapegoat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Capsa Flash</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (7), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular users of supermarkets in Greater Tunis have a slightly improved diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 138 (4), pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La hausse des prix internationaux de 2007/2008 : Panorama mondial et régional.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourrir le monde : retour aux fondamentaux de l'humanité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplomatie : affaires stratégiques et relations internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 33, pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes et responsabilité des consommateurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (12), pp.142-144. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2008.0184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regular users of supermarkets in greater Tunis have a slightly improved diet quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Traissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 138, pp.768-774</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00369079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marchés alimentaires urbains en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34-35, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00150698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissances, représentations et pratiques alimentaires : les données du baromètre santé nutrition en Languedoc-Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brozzetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.13-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marchés alimentaires urbains en plein développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grain de sel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34-35, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to urban markets for small-scale producers of indigenous cereals : a qualitative study of consumption practices and potential demand among urban consumers in Polokwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hettie C. Schönfeldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tshidi Moroka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Motau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Southern Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (1), pp.125-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attentes de qualité et structuration des filières alimentaires. La segmentation du marché urbain des huiles de palme rouge en Côte d'Ivoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïké Aka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.135-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation urbaine des céréales traditionnelles dans la province du Limpopo (Afrique du Sud). Les attentes des consommateurs constituent-elles des opportunités pour les petits producteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hettie C. Schönfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith Motau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tshidi Moroka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation des villes du Sud : les raisons de craindre et d'espérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation urbaine d'une céréale traditionnelle en Afrique de l'Ouest : le fonio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Konkobo-Yaméogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Chaloub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha Kergna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Karimou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation des villes du Sud : les raisons de craindre et d'espérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la consommation alimentaire et de l'état nutritionnel des populations urbaines au Vietnam au cours des vingt dernières années</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Danh Tuyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bach Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (1), pp.1-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanoi consumers' point of view regarding food safety risks : an approach in terms of social representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Pham Nguyen-Than</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Duc Truyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vietnam Social Sciences Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (101), pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire et urbanisation : enjeux pour l'agriculture intra et péri-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité alimentaire et urbanisation : enjeux pour l'agriculture intra et péri-urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consommateur peut-il et veut-il arbitrer l'&amp;quot;équitétage&amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Codron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Temple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo - Centre d'affaires du MIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 150, pp.58-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La numérisation de l'alimentation appelle un débat démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque consommation numérique : lumière sur l'arrière-boutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INDECOSA-CGT, Oct 2024, Montreuil, France. pp.8-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05182954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofortification or diversification? Moving toward a food system approach to overcome the controversy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Biu Ngigi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alissia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen University &amp; Research; Elsevier, Apr 2024, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between retail food environment and organic food purchases in French households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii373-ii374, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability of food purchases according to sociodemographic factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Somaraki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. European Public Health Conference 2023; Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2023, Dublin, Ireland. pp.ii377, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité des approvisionnements alimentaires et associations avec les caractéristiques sociodémographiques et les pratiques d’approvisionnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations entre paysage alimentaire et achats d'aliments bio des ménages montpelliérains : l’étude transversale Mont’Panier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lidoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques au cœur de la transformation des systèmes alimentaires urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahondra Ratsimbazafy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kako Nubukpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des systèmes alimentaires urbains inclusifs et durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad; Agence Française de Développement (AFD), Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact environnemental des consommations alimentaires selon le statut d'insécurité alimentaire et le niveau de revenu chez les adultes en France [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric O. Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement des pratiques d’approvisionnement alimentaire de ménages français pendant le confinement et facteurs individuels et environnementaux associés [eposter]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between food environment around home and overweight and obesity rates in French adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tharrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France. 10 p. [powerpoint]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi et comment les villes bâtissent des politiques agricoles et alimentaires ? Revue de travaux et étude de cas à Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Colloque ASRDLF : Territoires méditerranéens - agriculture, alimentation et villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA. Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). AgroParisTech, FRA.; Institut National de Recherche Agronomique (INRA). UMR Innovation et Développement dans l'Agriculture et l'Alimentation (0951).; Institut National de Recherche Agronomique (INRA). UMR Marchés, Organisations, Institutions et Stratégies d'Acteurs (1110).; Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Université Paul-Valéry - Montpellier 3 (UM3), FRA. Université de Perpignan Via Domitia (UPVD).; Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA. Université de Montpellier (UM)., Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La demande de fonio en Europe. Intérêts et limites du fonio pour les consommateurs non connaisseurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bamako, Mali</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de composer des individus entre leurs obligations de la vie moderne et leurs préoccupations éthiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées normandes de recherche sur la consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Administration des Entreprises (IAE). FRA., Mar 2009, Rouen, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food and eating patterns of Moroccan and Malian migrants in the wider context of social and cultural mutations: the ALIMI project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Calandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fischler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on immigration, consumption and markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception of combined &amp;quot;fair trade&amp;quot; and &amp;quot;organic agriculture&amp;quot; labels on food products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque ISOFAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food processing and retail micro-activities and poverty reduction in sub-Saharan Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference of the Geneva Trade &amp; Development Forum (GTDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Crans-Montana, Switzerland. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers perceptions of combined “fair trade” and “organic agriculture” labels on food products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Scientific conference of ISOFAR / 16. IFOAM Organic world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Modena, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « petits producteurs » sont-ils des acteurs obligés du commerce équitable pour les consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Fair Trade International Symposium, Cirad, PFCE &amp; CRI-Iedes/Picri Commerce équitable, Fairness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les micro-activités agro-alimentaires et commerciales et la réduction de la pauvreté en Afrique sub-saharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Conference of the Geneva Trade &amp; Development Forum (GTDF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Crans-Montana, Suisse. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « petits producteurs » sont-ils des acteurs obligés du commerce équitable pour les consommateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Fair Trade International Symposium (FTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., May 2008, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du choix des produits aux modes de vie : un repérage élargi des modalités de résistance des individus pour un développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque international : "consommation et résistance(s) des consommateurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National d'Etudes Supérieures Agronomiques de Montpellier (Montpellier SupAgro). FRA.; Agence Nationale de la Recherche (ANR). FRA., Nov 2008, Créteil, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du choix des produits aux modes de vie : un repérage élargi des modalités et régimes de résistance des individus pour un développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier colloque International « Consommation et résistance(s) des consommateurs »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00414044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence "Prix agricoles : perspectives à moyen terme et implications pour les producteurs et les politiques publiques", Paris 15-16 décembre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03074048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retail market prices of fonio reveal the demand for quality characteristics in Bamako, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Meuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanta Bore Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">106. EAAE Seminar : Pro-poor development in low income countries: Food, agriculture, trade, and environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des références identitaires des styles alimentaires urbains en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Economie and Sociologie « les Marchés Agroalimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et qualification des aliments dans des villes africaines. Pluralité des références identitaires et des modes de coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du GDR "Economie et Sociologie" : Les nouvelles figures des marchés agro-alimentaires : apports croisés de l’économie, de la sociologie et de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Montpellier, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation des fruits au Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier : Impact de 10 années de coopération française sur l'amélioration des productions fruitières au Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Long Dinh, Vietnam. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in food purchasing practices of French households during the first COVID-19 lockdown and associated individual and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Nutrition (ISN 2022) : Urban Food Policies for Sustainable Nutrition and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, online, France. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 81 (OCE2), pp.E62, 2022, Proceedings of the Nutrition Society. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0029665122000854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profils d’approvisionnement alimentaire de ménages et associations avec le paysage alimentaire objectif et perçu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au delà de l'achat de produits &amp;quot;durables&amp;quot;, un repérage élargi des pratiques durables des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Sirieix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Colloque international : "consommation et résistance(s) des consommateurs"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Paris, France. 1 p., 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation urbaine et intégration régionale dans les pays ACP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Notre Europe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Fondation Pour L'Agriculture Et La Ruralité Dans Le Monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Pluriagri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Quel cadre pour les politiques agricoles, demain, en Europe et dans les PVD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France. 13 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying food and eaters : A cocktail of perspectives and methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.218, 2023, Update Sciences &amp; technologies, 978-2-7592-3664-0. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Quae, 312 p., 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs - MIAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié Partie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 244 p., 2021, Update Sciences &amp; Technologie, 978-2-7592-3348-9. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3347-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating in the city. Socio-anthropological perspectives from Africa, Latin America and Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Quae, 158 p., 2020, Update sciences et technologies, 978-2-7592-3281-9. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3282-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manger en ville. Regards socio-anthropologiques d'Afrique, d'Amérique latine et d'Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. Quae, 175 p., 2020, Update sciences et technologies, 978-2-7592-3090-7. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3091-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Urban Food Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Urban Agriculture (Springer), 978-3-030-13958-2. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. Trends and Challenges. A scientific handout for the High Level Event of the Global Network against Food Crises: Food & Agriculture in times of crisis, Brussels, 2-3 April 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD, 48 p., 2019, 978-2-87614-747-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food for cities. What roles for local governments in the Global South?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes de la journée des innovations pour une alimentation durable - JIPAD 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Montpellier SupAgro. 2018, 978-2-900792-43-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, 158 p., 2017, Update Sciences and Technologies, 978-2-7592-2617-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation des villes. Quels rôles des collectivités du Sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Brand (coordination éditoriale); Nicolas Bricas (coordination éditoriale); Damien Conaré (coordination éditoriale); Benoit Daviron (coordination éditoriale); Julie Debru (coordination éditoriale); Laura Michel (coordination éditoriale); Christophe-Toussaint Soulard (coordination éditoriale). </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, EAN13 eBook [ePub] : 9782759226191 - EAN13 eBook [PDF] : 9782759226184. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-2618-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mouton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de Développement, 130 p., 2016, 2492-8313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food system Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cambridge University Press, 312 p., 2013, 978-11070-3646-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainfed Food Crops in West and Central Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourollah Ahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest Assah Asiedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uhder Christine. Agence Française de Développement, 183 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 286 p., 2011, Matière à Débattre et Décider, 978-2-7592-1670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroalimentaire et lutte contre la pauvreté en Afrique subsaharienne : le rôle des micro et petites entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRET, 128 p., 2006, 978-2-86844-165-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation et la distribution alimentaire à Cotonou (Bénin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thuillier-Cerdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cirad et FAO, Coll. Aliments dans les villes, pp.43, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadre conceptuel et méthodologique pour l'analyse de la consommation alimentaire urbaine en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD et FAO, pp.47, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promotion des cereales locales au Sahel: initiatives locales et environnement macro-economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Noliaye Diony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Muchnik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">OCDE, 61 p., 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02855225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems and climate change: Mitigation and adaptation in agri-food chains and consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanfort Vincent (ed.); Hrabanski Marie (ed.); Demenois Julien (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate impacts and challenges in agriculture, forests and food systems. Perspectives on the Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer; Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.345-356, 2026, 978-3-032-04331-3. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-04331-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface. Apprendre la forêt en la dégustant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desjours Fabrice; Mauquié Claire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisiner le jardin-forêt. Découvrir et déguster les produits des forêts alimentaires en 80 recettes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de Terran, pp.268-269, 2025, 978-2-35981-197-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes alimentaires et changements climatiques : atténuation et adaptation dans les chaînes agri-alimentaires et dans la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blanfort Vincent; Demenois Julien; Hrabanski Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'agriculture et les systèmes alimentaires du monde face au changement climatique. Enjeux pour les Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.344-353, 2025, 978-2-7592-4009-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estève, A.; Ollitrault, S.; Orsini, A.; Persico, S.; Villalba, B.; Allain, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Presses de Sciences Po, pp.37-44, 2025, 9782724644906. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.estev.2025.01.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05548795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fictional introduction : when disciplines cross paths with eaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lepiller Olivier (ed.); Fournier Tristan (ed.); Bricas Nicolas (ed.); Figuie Muriel (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studying food and eaters. A cocktail of perspectives and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.5-16, 2023, Update sciences et technologies, 978-2-7592-3663-3. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0/ci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorities for inclusive urban food system transformations in the Global South</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Holdsworth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao The Anh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Abdoulaye Seck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk Renting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joachim von Braun; Kaosar Afsana; Louise O. Fresco; Mohamed Hag Ali Hassan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and innovations for food systems transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.281-303, 2023, 978-3-031-15703-5. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15703-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03923992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The URBAL participatory method: collectively documenting sustainable food innovation impact pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studying food and eaters. a cocktail of perspectives and methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.165-175, 2023, Update Sciences &amp; Technologies, 978-2-7592-3663-3. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3664-0/c12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment changer de modèle agricole ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wakim Nabil (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaleur humaine. 18 réponses à la menace climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. du Seuil, pp.169-183, 2023, 978-2-02-154418-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi une approche écologique de l'alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.125-133, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites des systèmes alimentaires industrialisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.107-121, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'engager pour la transformation des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.153-161, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'alimentation dans toutes ses dimensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.21-25, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/ci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : l'alimentation est une rencontre avec le monde... tout le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.299-304, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les initiatives citoyennes et leur changement d'échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Douillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.251-262, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinvestir la cuisine et le fait maison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anindita Dasgupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Zirari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.215-224, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire plus pour nourrir le monde. Processus et enjeux politiques de la construction d'un mot d'ordre global</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde sans faim. Gouverner la sécurité alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Science Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782724627701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tradition gravée dans le marbre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haumont Raphaël (ed.); Sulmont-Rossé Claire (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Banquet. Journal d'exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cité des sciences et de l'industrie, pp.4-7, 2021, 978-2-86842-201-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrialisation de l'offre alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.81-93, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le consomm'acteur, moteur du changement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.237-247, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre le gaspillage alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mourad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Damien Conaré; Marie Walser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782759233526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation en politiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.285-297, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il doubler la production alimentaire pour nourrir le monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Malézieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.165-175, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des habitudes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.95-106, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation pour se relier à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782759233526. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre ses distances avec le local ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.225-236, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre la précarité par de l'aide alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.205-214, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fiction introductive : quand les disciplines rencontrent les mangeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oliver Lepiller; Tristan Fournier; Nicolas Bricas; Muriel Figuié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'investigation de l'alimentation et des mangeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Update Sciences &amp; technologies, 978-2-7592-3346-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation pour se relier à la biosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.55-65, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rôles de la formation et de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas, Nicolas; Conaré, Damien; Walser, Marie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l’alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortifier les aliments pour lutter contre les carences ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bricas Nicolas (ed.); Conaré Damien (ed.); Walser Marie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une écologie de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.177-184, 2021, 978-2-7592-3352-6. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3353-3/c12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion - Politiser pour ne rien changer ? L'alimentation entre critiques et canalisation de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fouilleux Eve (ed.); Michel Laura (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l'alimentation se fait politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.329-344, 2020, Collection Res Publica, 978-2-7535-7908-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : saisir l'alimentation du point de vue des mangeurs urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soula Andrey (ed.); Yount-André Chelsie (ed.); Lepiller Olivier (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en ville. Regards socio-anthropologiques d'Afrique, d'Amérique latine et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.11-17, 2020, Update sciences et technologies, 978-2-7592-3090-7. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3091-4/ci⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities in Africa's growing urban food markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tschirley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Reardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeding Africa's cities: Opportunities, challenges, and policies for linking African farmers with growing urban food markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, AGRA, pp.25-56, 2020, Africa Agriculture Status Report (AASR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las ciudades frente a los desafios de la alimentación sostenible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pasquier-Merino Ayari Geneviève (ed.); Betran-Vilà Mirim (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentación, salud y sustentabilidad. Hacia una agenda de investigación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Nacional Autonoma de México, pp.45-60, 2020, 978-607-30-3665-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05177147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An emerging user-led participatory methodology: Mapping impact pathways of urban food system sustainability innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Schreiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Conaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Bonomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Blay-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Blay-Palmer Alison; Conaré Damien; Meter Ken; Di Battista Amanda; Johnston Carla. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable food system assessment: Lessons from global practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.19-41, 2020, Routledge Studies in Food, Society and the Environment, 978-1-138-34195-1. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429439896-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03904792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion : Politiser pour ne rien changer ? L’alimentation entre critiques et canalisation de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eve Fouilleux; Laura Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand l’Alimentation se fait Politique(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-244, 2020, 978-2-7535-7908-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Quels enseignements pour étudier les transformations de l'alimentation urbaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelsie Yount-André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lepiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soula Andrey (ed.); Yount-André Chelsie (ed.); Lepiller Olivier (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manger en ville. Regards socio-anthropologiques d'Afrique, d'Amérique latine et d'Asie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Quae, pp.165-170, 2020, Update sciences et technologies, 978-2-7592-3090-7. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3091-4/cc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scope of the analysis: food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.15-18, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust and food modernity in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Loc Nguyen Thi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Ehlert; Nora Katharina Faltmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Anxiety in Globalizing Vietnam</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-981-13-0743-0. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0743-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion [Designing Urban Food Policies]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand Caroline (ed.); Bricas Nicolas (ed.); Conaré Damien (ed.); Daviron Benoit (ed.); Debru Julie (ed.); Michel Laura (ed.); Soulard Christophe-Toussaint (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Urban Food Policies. Concepts and Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.139-142, 2019, 978-3-030-13957-5. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanization Issues Affecting Food System Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Barles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Billen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Routhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand Caroline (ed.); Bricas Nicolas (ed.); Conaré Damien (ed.); Daviron Benoit (ed.); Debru Julie (ed.); Michel Laura (ed.); Soulard Christophe-Toussaint (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Urban Food Policies. Concepts and Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.1-25, 2019, Urban Agriculture, 978-3-030-13957-5. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intermédiation est un enjeu stratégique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Eloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les batailles du consommer local en Afrique de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CFSI; Fondation de France, pp.39-41, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion: The elusive and unstable linkages between food consumption and food production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.119, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconciling sustainability issues and urban policy levers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brand, Caroline; Bricas, Nicolas; Conare, Damien; Daviron, Benoit; Debru, Julie; Michel, Laura; Soulard, Christophe-Toussaint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing urban food policies: concepts and approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 144 p., 2019, Urban Agriculture (Springer), 978-3-030-13958-2 978-3-030-13957-5. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-13958-2_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major tends in food sytem drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.25-32, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The six main categories of drivers shaping food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dury Sandrine (ed.); Bendjebbar Pauline (ed); Hainzelin Etienne (ed.); Giordano Thierry (ed.); Bricas Nicolas (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD; FAO, pp.19-23, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Dury; Pauline Bendjebbar; Etienne Hainzelin; Thierry Giordano; Nicolas Bricas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food systems at risk: new trends and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO; CIRAD; European Commission, pp.123-126, 2019, 978-2-87614-751-5. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19182/agritrop/00109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding 9 billion people… Global food security debates and the productionist trap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Fouilleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daugbjerg, C.; Feindt, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transforming food and agricultural policy: post-exceptionalism in public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor and Francis., 2018, 978-0815360360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une lecture politique des débats sur la sécurité alimentaire et la nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Martin-Prevel; Bernard Maire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nutrition dans un monde globalisé. Bilan et perspectives à l'heure des ODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Khartala, 2018, 9782811119942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en bouche : les enjeux de l'alimentation des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laure di Biasi; Corrine Ropital. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une métropole à ma table. L'Île-de-France face aux défis alimentaires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 173, , 2017, Cahiers de l'Institut d'Aménagement et d'Urbanisme Ile de France, 978 2 7371 2009 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'urbanisation pour la durabilité des systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Brand; Nicolas Bricas; Damien Conaré; Benoit Daviron; Julie Debru; Laura Michel; Christophe-Toussaint Soulard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires. Concepts et démarches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-38, 2017, 978-2-7592-2617-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croiser enjeux de durabilité et leviers des politiques urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe-Toussaint Soulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire des politiques alimentaires urbaines : concepts et démarches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, pp.121-136, 2017, Update Sciences and Technologies, 978-2-7592-2617-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure de la consommation et du marché alimentaires en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-74, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les structures de la consommation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-62, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le secteur agroalimentaire : un point de vue par la consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-85, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation de viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Figuié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Bricas; Claude Tchamda; Florence Mouton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-98, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de la consommation alimentaire au Cameroun de 2001 à 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jazet Kengap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Djou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Tchamda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Afrique à la conquête de son marché alimentaire intérieur. Enseignements de dix ans d’enquêtes auprès des ménages d’Afrique de l’Ouest, au Cameroun et du Tchad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agence Française de Développement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system Sustainability : Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-11070-3646-8. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139567688.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International trade, price volatility and standards for sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food System Sustainability: Insights from duALine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 312 p., 2013, 9781107036468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system sustainability : Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-11070-3646-8. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139567688.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context : new chalenges for food systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food system Sustainability : Insights from duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge University Press, 312 p., 2013, 978-11070-3646-8. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/CBO9781139567688.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce international, volatilité des prix et standards durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Matière à Débattre - Décider, 978-2-7592-1670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux enjeux pour les systèmes alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Champenois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique DuALIne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Matière à Débattre et Décider, 978-2-7592-1670-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of AKST on development and sustainability goals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrienne Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Craufurd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Mc Donald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Abedini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">McIntyre Beverly D.; Herren Hans R.; Wakhungu Judi; Watson Robert T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture at a crossroads. International Assessment of Agricultural Knowledge, Science and Technology for Development (IAASTD) : global report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Island Press, pp.145-253, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pluralité des références identitaires des styles alimentaires urbains en Afrique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles figures des marchés agroalimentaires. Apports croisés de l'économie, de la sociologie et de la gestion.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR Economie &amp; Sociologie « les Marchés Agroalimentaires », pp.149-159, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00413973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des connaissances et de la recherche sur la transformation et les utilisations alimentaires de l'igname.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Attaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zakhia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international, Cirad, Inra, Orstom, Coraf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Inra, Orstom, Coraf, Coll Colloques, pp.275-284, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de la flière cossettes d'igname pour l'approvisionnement des villes au Nigeria, au Bénin et au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Ategbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Hounhouigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.C. Mtchikpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.E. Nkpenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international, Cirad, Inra, Orstom, Coraf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirad, Inra, Orstom, Coraf, Coll Colloques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-341, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic des systèmes techniques de transformation de l'igname en cossettes séchées au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.J. Hounhouigan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akissoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir : actes du séminaire international, Cirad, Inra, Orstom, Coraf</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Inra, Orstom, Coraf, Coll Colloques, pp.349-351, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation alimentaire des ignames. Synthèse des connaissances et enjeux par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Attaie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'igname, plante séculaire et culture d'avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cirad, Inra, Orstom, Coraf, Coll Colloques, pp.21-30, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la localisation des commerces alimentaires joue sur les approvisionnements des ménages ? So What Chaire Unesco Alimentation du Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Charreire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 28, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une réforme de nos solidarités alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Paturel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise alimentaire 10 ans après, qu’est-ce qui a changé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Goïta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.6-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01995394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical elements on impact assessment and accountability framework within the Committee on World food security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ton Nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’impact et cadre de redevabilité pour le Comité de la sécurité alimentaire mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Treyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ton Nu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note stratégique Aliments Alimentation AllEnvi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, 41 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retail market prices of fonio reveal the demand for quality characteristics in Bamako, Mali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Meuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Fliedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Blancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanta Bore Guindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00190897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Caisse alimentaire commune de Montpellier : une recherche-action de démocratie alimentaire. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Scherer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Havet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Levionnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Territoires à VivreS; Inrae; Cirad; Chaire Unesco Alimentations du Monde. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche territoriale des facteurs de précarité alimentaire utilisant des données en libre accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Labarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Néel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">So What? 24, Chaire Unesco Alimentation du monde. 2022, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan final du projet Foodscapes. Connaître les paysages alimentaires des habitants : une recherche dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Avallone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Chaboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Cirad; Chaire Unesco Alimentation du monde; Institut Agro Montpelier. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier les inégalités d’accès aux commerces alimentaires dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beryl Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Vonthron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] So What? 16, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès physique et fréquentation des commerces alimentaires dans le Grand Montpellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Recchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Méjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Perignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] So What? 15, Chaire Unesco Alimentation du monde. 2021, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food systems at risk. New trends and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bendjebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Hainzelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giordano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CIRAD (Montpellier ; France); FAO, CIRAD. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire une politique agricole et alimentaire pour la métropole de Montpellier : étude de préfiguration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Debru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Velly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRA Occitanie Montpellier. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DuALIne - Durabilité de l'alimentation face à de nouveaux enjeux. Questions à la recherche [Rapport Inra-Cirad]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Esnouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Russel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains : Rapport provisoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Null Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission de la hausse des prix internationaux des produits agricoles dans les pays africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Daviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bricas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène David-Benz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] CIRAD. 2008, 74 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId513"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03163-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao The Anh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Renting" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100663" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464489v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14256" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milkah Wanjohi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gershim Asiki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kimani-Murage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002270" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Liguori" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530786" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Laar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zotor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akua Tandoh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179337v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soula" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13740" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179338v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179339v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Addo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Aryeetey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agyemang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmac019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Tr&#252;bswasser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Sirdey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao Camara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177688v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Araba Osei-Kwasi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249621" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Irache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2021.102647" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alan Green" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Njeri Wanjohi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Nii Okai Aryeetey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035680" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumeggouti Driss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150211" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Green" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100452" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagufa Kapadia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvi Shah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Zararia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0076-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tchamda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995601v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995597v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995404v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2017.1334084" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995403v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sedia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Kouakou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Sauvegrain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arciniegas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ton Nu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0370" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Calandre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figuie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.131.0031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661623v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tessier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maire" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413833v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360842v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2008.0184" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655146v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brozzetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150698v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bichard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Null Dury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hettie C. Sch&#246;nfeldt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tshidi Moroka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Motau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;k&#233; Aka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680012v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hettie C. Sch&#246;nfeld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Konkobo-Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Chaloub" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Kergna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Karimou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677420v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Danh Tuyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bach Mai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Pham Nguyen-Than" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duc Truyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Figui&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delpeuch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03991869v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahondra Ratsimbazafy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kako Nubukpo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463514v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Lebrun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413779v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414026v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Broutin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414046v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816496v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815625v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821549v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meuriot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fliedel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Blancher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanta Bore Guindo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750575v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826511v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Notre Europe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondation Pour L'Agriculture Et La Ruralit&#233; Dans Le Monde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Pluriagri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338838v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1873/9782759236640/studying-food-and-eaters" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338802v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233; Partie" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/41462?lang=fr" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177616v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsie Yount-Andr&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3282-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174798v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3091-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-13958-2.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173815v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995385v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fages" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Albert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995381v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590038v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/84/9782759226191/construire-des-politiques-alimentaires-urbaines" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2618-4" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607688v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995409v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806105v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Esnouf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Russel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050394v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Assah Asiedu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baris" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boirard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805701v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822098v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thuillier-Cerdan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855225v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Noliaye Diony" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muchnik" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408192v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293555v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548795v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0037" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/ci" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923992v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-15703-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15703-5" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04409067v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Valette" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/c12" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181202v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177623v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c8" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177624v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c10" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177630v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Douillet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c19" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Dasgupta" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zirari" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c16" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283706v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060#h2tabFormats" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177631v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c22" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177625v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c11" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177621v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490437v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1698/9782759233526/une-ecologie-de-l-alimentation" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177620v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c5" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177599v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246180v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c18" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03503512v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mourad" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177617v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/ci" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177632v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/cc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177629v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c17" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177627v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c15" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490486v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1696/9782759233472/methodes-d-investigation-de-l-alimentation-et-des-mangeurs" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177619v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c3" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576010v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177626v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c12" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174799v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3091-4/ci" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176812v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschirley" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sauer" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174828v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177147v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904792v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schreiber" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Blay-Palmer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429439896-2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591275v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4974" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174801v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3091-4/cc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174267v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00085" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995402v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Loc Nguyen Thi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/br/book/9789811307423" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0743-0_5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174290v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00108" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173756v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eloy" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174179v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174177v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791534v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030139575" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_5" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174269v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00087" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174268v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00086" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936405v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hainzelin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00109" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971822v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995400v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995436v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995453v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1422/9782759226191/construire-des-politiques-alimentaires-urbaines" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608121v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995426v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Ba" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/lafrique-la-conquete-de-son-marche-alimentaire-interieur-enseignements-de-dix-ans-denquetes-aupres-des-menages-dafrique-de-louest-du-cameroun-et-du-tchad" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995427v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995423v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995428v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995429v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jazet Kengap" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Djou" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803403v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139567688.013" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806106v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139567688.002" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601771v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393680.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804697v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139567688.003" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809759v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172996v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113577v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Martin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Craufurd" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mc Donald" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Abedini" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413973v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412199v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Hounhouigan" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akissoe" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vernier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412190v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Attaie" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zakhia" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412178v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ategbo" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Mtchikpe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Nkpenu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/41/21/78/PDF/Ategbo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412185v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104158v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791317v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995394v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Go&#239;ta" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620854v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163634v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Treyer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alpha" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628131v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190897v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902539v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labarre" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595568v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936375v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801857v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810457v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821204v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818013v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078036v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mal&#233;zieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Avallone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Biu Ngigi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-023-01422-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tib&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Poulain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14256" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04100202v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03163-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Moustier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Holdsworth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao The Anh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Abdoulaye Seck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Renting" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2022.100663" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842180v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milkah Wanjohi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Pradeilles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gershim Asiki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Kimani-Murage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980022002270" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181344v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Liguori" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Le Port" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Seye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000530786" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04335812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Recchia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vonthron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980023002720" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Laar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zotor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akua Tandoh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mcn.13412" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608452v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllis Addo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Aryeetey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agyemang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmac019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179338v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Daviron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desquilbet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179339v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179337v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soula" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepiller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.13740" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03638229v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2022.925426" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03511616v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Tr&#252;bswasser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Landais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2021.100606" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Sirdey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astou Diao Camara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03239631v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hibbah Araba Osei-Kwasi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0249621" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177688v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Irache" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2021.102647" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alan Green" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Njeri Wanjohi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richmond Nii Okai Aryeetey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-035680" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03276406v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumeggouti Driss" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150211" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492825v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Green" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2020.100452" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174294v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Conar&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285622v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Huc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Humbert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Salles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ambec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fourat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagufa Kapadia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urvi Shah" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaishali Zararia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0076-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995605v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Tchamda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995601v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995403v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995404v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Fouilleux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13501763.2017.1334084" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995591v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Akind&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sedia" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Kouakou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995587v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995439v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Goulet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Anne Sauvegrain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Arciniegas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ton Nu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995886v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643508v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013084" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196608v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2009.0370" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655010v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Calandre" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413772v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figuie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/her.131.0031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413833v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661623v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tessier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Traissac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360842v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413850v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413842v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2008.0184" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00150698v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655146v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bihan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brozzetti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653966v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bichard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Null Dury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hettie C. Sch&#246;nfeldt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tshidi Moroka" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith Motau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677972v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;k&#233; Aka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680012v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hettie C. Sch&#246;nfeld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670777v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Konkobo-Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Chaloub" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alpha Kergna" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Karimou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127819v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677420v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Danh Tuyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bach Mai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669433v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Pham Nguyen-Than" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Duc Truyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676568v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dury" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Figui&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maire" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delpeuch" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673855v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697861v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182954v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-04938665v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.O. Verger" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alissia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273040v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.937" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273021v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Somaraki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.946" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891446v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lidoine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-03991869v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahondra Ratsimbazafy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kako Nubukpo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463514v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463399v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03097704v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tharrey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796931v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe-Toussaint Soulard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414039v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Lebrun" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821398v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413779v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fischler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414026v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Broutin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757030v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414022v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414046v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815625v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816496v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414044v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074048v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Daviron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David-Benz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821549v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Meuriot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fliedel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Blancher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanta Bore Guindo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750575v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824355v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826511v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576970v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nutritionsociety.org/events/3rd-international-symposium-nutrition-isn-2022-urban-food-policies-sustainable-nutrition-and" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665122000854" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03891563v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821660v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815007v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Notre Europe" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fondation Pour L'Agriculture Et La Ruralit&#233; Dans Le Monde" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Pluriagri" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338838v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1873/9782759236640/studying-food-and-eaters" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177616v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walser" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338802v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Figui&#233; Partie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/quae/41462?lang=fr" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3347-2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176994v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chelsie Yount-Andr&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3282-6" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174798v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3091-4" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590657v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Debru" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-13958-2.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173815v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bendjebbar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giordano" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995385v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Fages" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995398v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Albert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607688v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995381v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02590038v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/84/9782759226191/construire-des-politiques-alimentaires-urbaines" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2618-4" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995409v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806105v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Esnouf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Russel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050394v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourollah Ahmadi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Assah Asiedu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baris" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boirard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805701v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822098v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thuillier-Cerdan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02855225v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bobo" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Noliaye Diony" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Muchnik" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586793v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barbier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-04331-3_23" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04331-3_23" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408192v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293555v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1939/9782759240098/l-agriculture-et-les-systemes-alimentaires-du-monde-face-au-changement-climatique" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05548795v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.estev.2025.01.0037" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181450v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/ci" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03923992v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-15703-5" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15703-5" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04409067v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Valette" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3664-0/c12" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181202v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177623v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c8" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177622v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c7" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177624v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c10" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177617v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/ci" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177632v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/cc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177630v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Douillet" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c19" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177628v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindita Dasgupta" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Zirari" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c16" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283706v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?gcoi=27246100851060#h2tabFormats" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177599v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177620v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c5" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246180v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c18" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03503512v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mourad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1698/9782759233526/une-ecologie-de-l-alimentation" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177631v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c22" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177625v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c11" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177621v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490437v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177629v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c17" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177627v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c15" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490486v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1696/9782759233472/methodes-d-investigation-de-l-alimentation-et-des-mangeurs" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177619v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c3" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576010v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Valette" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c2" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177626v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c12" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174828v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Michel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174799v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3091-4/ci" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176812v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tschirley" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sauer" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reardon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177147v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904792v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Schreiber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Bonomelli" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Blay-Palmer" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429439896-2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591275v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4974" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174801v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3091-4/cc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174267v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00085" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995402v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Loc Nguyen Thi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/br/book/9789811307423" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0743-0_5" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174179v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_7" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174177v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barles" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Routhier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173756v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eloy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174290v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00108" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791534v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Arnal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030139575" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-13958-2_5" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174269v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00087" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174268v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00086" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936405v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hainzelin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00109" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971822v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995400v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995436v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995453v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1422/9782759226191/construire-des-politiques-alimentaires-urbaines" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608121v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995426v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Ba" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.afd.fr/fr/lafrique-la-conquete-de-son-marche-alimentaire-interieur-enseignements-de-dix-ans-denquetes-aupres-des-menages-dafrique-de-louest-du-cameroun-et-du-tchad" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995423v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995427v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995428v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995429v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jazet Kengap" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Djou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803403v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139567688.013" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601771v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gouel" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393680.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806106v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139567688.002" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804697v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9781139567688.003" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172996v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809759v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113577v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caron" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Martin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Craufurd" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Mc Donald" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Abedini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413973v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412190v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Attaie" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zakhia" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412178v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Ategbo" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.J. Hounhouigan" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Mtchikpe" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.E. Nkpenu" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/41/21/78/PDF/Ategbo.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412199v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akissoe" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Vernier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412185v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05104158v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Charreire" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791317v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995394v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Go&#239;ta" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620854v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163634v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brun" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Treyer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alpha" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628131v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Esnouf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Devautour" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berger" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00190897v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04891468v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Havet" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levionnois" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline T&#234;te" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03902539v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Labarre" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire N&#233;el" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781560v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Chaboud" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03595568v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beryl Muller" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229667v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936375v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801857v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810457v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821204v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818013v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078036v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>