--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bridiau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Dual-Stage CIM® CDI Reactor with Immobilized Glucuronan Lyases and Laccases for Sustainable Synthesis of Antioxidant Phenolized Oligoglucuronan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysaccharides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.743-760. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polysaccharides5040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Approach to Assess the Impact of Various Commercial Sources of Crude Marine λ-Carrageenan on the Production of Oligosaccharides with Anti-heparanase and Anti-migratory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanez Manseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Mersni-Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (5), pp.295. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21050295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulva intestinalis Protein Extracts Promote In Vitro Collagen and Hyaluronic Acid Production by Human Dermal Fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), pp.2091. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">λ-Carrageenan Oligosaccharides of Distinct Anti-Heparanase and Anticoagulant Activities Inhibit MDA-MB-231 Breast Cancer Cell Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chot-Plassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheva Maura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (3), pp.140. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md17030140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticoagulant Activity of Sulfated Ulvan Isolated from the Green Macroalga &amp;lt;i&amp;gt;Ulva rigida&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (5), pp.291. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md17050291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ace inhibitory cryptides in Tilapia protein hydrolysate by UPLC–MS/MS coupled to database analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortência Leocádia Nunes Gonzalez da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Boscolo Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1052, pp.43 - 50. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anticoagulant potential of polysaccharide-rich fractions extracted from macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridiau Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2017.1278595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-pilot scale-up of a continuous packed-bed bioreactor system developed for the lipase-catalyzed production of pseudo-ceramides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family of Bioactive Heparin-Coated Iron Oxide Nanoparticles with Positive Contrast in Magnetic Resonance Imaging for Specific Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Conforto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (10), pp.3156 - 3167. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot production of ulvans from Ulva sp. and their effects on hyaluronan and collagen production in cultured dermal fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.1306 - 1314. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Heparanase-Mediated Angiogenesis Using Microvascular Endothelial Cells: Identification of λ-Carrageenan Derivative as a Potent Anti Angiogenic Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Badarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.284 - 298. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md15050134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of heparin and λ-carrageenan anti-heparanase derivatives using a combination of physicochemical depolymerization and glycol splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.156 - 165. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of cathepsin D trafficking induced by hypoxia and extracellular acidification in MCF-7 breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-heparanase activity of ultra-low-molecular-weight heparin produced by physicochemical depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the colistin (polymyxin E1 and E2) biosynthetic gene cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Tambadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gagez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (4), pp.521-532. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-015-1084-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di and tripeptides from marine sources can target adipogenic process and contribute to decrease adipocyte number and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Laamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lanneluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Functional Foods, 17, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous lipase-catalyzed production of pseudo-ceramides in a packed-bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dextranase immobilization on epoxy CIM® disk for the production of isomaltooligosaccharides from dextran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.707 - 713. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Angiotensin-I Converting Enzyme Inhibitory Activity by Micro Plate Assays: Comparison Using Marine Cryptides and Tentative Threshold Determinations with Captopril and Losartan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (45), pp.10685-10690. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf403004e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathepsin D activity and selectivity in the acidic conditions of a tumor microenvironment: Utilization in the development of a novel Cathepsin D substrate for simultaneous cancer diagnosis and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (11), pp.2010-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative Activity of Cyanophora paradoxa Pigments in Melanoma, Breast and Lung Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Hubert Baudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gagez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (11), pp.4390-4406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of Novozym® 435 chemoselectivity and specificity by the solvents in acylation reactions of amino-alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic-assisted preparation of a low molecular weight heparin (LMWH) with anticoagulant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Godhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bordenave Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (2), pp.684-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of substrate structure on the chemoselectivity of Candida antarctica lipase B-catalyzed acylation of amino-alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85-86, pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of 2-butanol O-acylation and sec-butylamine N-acylation catalyzed by Candida antarctica lipase B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (3-4), pp.108-113. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2011.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of 2-butanol O-acylation and sec-butylamine N-acylation catalyzed by Candida antarctica lipase B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oussama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidase Catalyzed Selective Galactosylation of Aromatic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Taboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.326-330. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp050230n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de collagène et d’acide hyaluronique par des fibroblastes dermiques humains stimulés par des exopolysaccharides de microalgues : quelques aspects structuraux et mécanistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probert I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th COSM'ING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procollagen effect of microalgal exopolysaccharides on human dermal fibroblasts: some structural and mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th COSM'INNOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnhanceMicroalgae La Rochelle 2022 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural and mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’ulvanes de différents poids moléculaires provenant de l'algue &amp;lt;i&amp;gt;Ulva&amp;lt;/i&amp;gt; sp., et leurs effets sur la production d'hyaluronane et de collagène par des fibroblastes cutanés humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du GDR Cosm’actifs (GDR 3711) « Vers une Cosmétique Durable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nouan-Le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides marins pour des applications en santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes - Exopolysaccharides marins et biotechnologies bleues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anticoagulant potential of polysaccharide-rich fractions extracted from macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Aromatic and Medicinal Plants (CIPAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anticoagulante d’extraits de macroalgues enrichis en polysaccharides sulfatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phycologiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lipase B de Candida antarctica : un outil performant pour la production continue de pseudo-céramides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lipides du futur : les lipases au coeur des développements scientifiques et industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anticoagulante d'extraits de macroalgues riches en polysaccharides sulfatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées phycologiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production continue de pseudo-céramides catalysée par la lipase B de &amp;lt;i&amp;gt;Candida antarctica&amp;lt;/i&amp;gt; (Novozym® 435) dans un bioréacteur à lit fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous enzymatic production of pseudo-ceramides in a packed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSM'ING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au ciblage du microenvironnement tumoral par le développement d'un nano-système de détection et de traitement de tumeurs visant l'inhibition spécifique de l'héparanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Ghodhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences de la structure du substrat et de la nature du solvant sur l'activité catalytique et la chimiosélectivité de la lipase B de Candida antarctica lors de l'acylation d'amino-alcools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque du Club de Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au ciblage du microenvironnement tumoral par le développement d’un nano-système de détection et de traitement de tumeurs avec inhibition ciblée d’une glycosyl-hydrolase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès « GdR Or-Nano »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor micro environment targeting by the development of a nano-system for the detection and treatment of tumors by targeted inhibition of a glycosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Apoptosis, Angiogenesis &amp; Hypoxia in Tumor Microenvironment: Biological aspects &amp; Imaging » congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Berder Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du co-solvant organique sur l’efficacité et la régio-sélectivité de la synthèse de N-acétyl-lactosamine, catalysée par la β-galactosidase de Bacillus circulans en milieu hydro-organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyssen Issaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse stéréosélective directe de β-N-aryl-glycosides par N-glycosylation d’amines aromatiques : application à la synthèse d’antigènes tumoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Chimie Organique Centre-Auvergne-Limousin Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoenzymatic synthesis of β-D-Galp-(1-4)-β-D-GlcpNAc-N-p-amino-phenylalanine and analogues : application to the synthesis of tumor-associated carbohydrate antigens building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée thématique organisée par le Groupe Français des Peptides et Protéines : "Du Glycosynthon à la Glycoprotéine : un défi pour chimistes et biologistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse stéréosélective directe de β-N-aryl-glycosides par N-glycosylation d’amines aromatiques : application à la synthèse d’antigènes tumoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest de la Société Française de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de R&D en nutrition-santé au laboratoire LIENSs (UMRi 7266 CNRS – La Rochelle Université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence sur la Recherche et l'innovation pour les compléments alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anti-aging potential of Porphyridium cruentum exopolysaccharide via the stimulation of collagen and hyaluronic acid production by cultured dermal fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the french society for extracellular matrix biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of protein/peptide fractions isolated from the green seaweed &amp;lt;i&amp;gt;Ulva intestinalis&amp;lt;/i&amp;gt; and in vitro assessment of their anti-aging properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Analytical Technologies for Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Romainville-Grand Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-aging potential of &amp;lt;i&amp;gt;Ulva intestinalis&amp;lt;/i&amp;gt; extract on human dermal fibroblasts in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès National de la SFBMEc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURONALG project: development of algal nutritional fraction targeting the inflammation involved in emotional behavior and metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BENEFIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Production of Ulvans with Different Molecular Weights from the Seaweed &amp;lt;i&amp;gt;Ulva rigida&amp;lt;/i&amp;gt;, and their Effects on Hyaluronan and Collagen Production in Cultured Human Dermal Fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COS'MING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYSALGUE Project: Production of low molecular weight exopolysaccharides from microalgae for nutraceutical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BENEFIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot production of ulvans with different molecular weights from the seaweed &amp;lt;i&amp;gt;Ulva&amp;lt;/i&amp;gt; sp., and their effects on hyaluronan and collagen production in cultured human dermal fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorisation de nanoparticules d'oxyde de fer conjuguées à des héparines modifiées pour le diagnostic et la thérapie du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée du Cancéropole Grand-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un modèle basé sur des cellules endothéliales microvasculaires pour étudier l’impact de l’héparanase dans l’angiogenèse tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Badarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Cancéropôle Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticoagulant activity of sulfated polysaccharide-rich macroalgae extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Carbohydrate Bioengineering Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticoagulant activity of sulfated polysaccharide-rich macroalgae extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Marine Natural Products (ECMNP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltana Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque du CBSO - Club Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of substrate structure and solvent nature on the efficiency and chemoselectivity of the Candida antarctica lipase B.-catalyzed acylation of amino-alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium on Green Chemistry: "Renewable carbon and Eco-Efficient Processes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor micro environment targeting by the development of a nano-system for the detection and treatment of tumors by targeted inhibition of a glycosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Defeating Cancer » congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berder (île de), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor micro environment targeting by the development of a nano-system for the detection and treatment of tumors by targeted inhibition of a glycosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Defeating Cancer » congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of organic co-solvents on the efficiency and regioselectivity of N-acetyl-lactosamine synthesis, using &amp;lt;i&amp;gt;Bacillus circulans&amp;lt;/i&amp;gt; β-galactosidase in hydro-organic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyssen Issaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS 2011 - 10th International Symposium on Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of substrate structure and solvent nature on the efficiency and chemoselectivity of the acylation of amino-alcohols catalyzed by &amp;lt;i&amp;gt;Candida antarctica&amp;lt;/i&amp;gt; lipase B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS 2011 - 10th International Symposium on Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis of pseudo-C-glycosyl p-amino-DL-phenylalanine building-blocks via Amadori rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Carbohydrate Bioengineering Meeting (CBM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoenzymatic synthesis of LacNAc-amino acid building blocks by transgalactosylation of N-acetylglucosamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Carbohydrate Bioengineering Meeting (CBM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct stereoselective β-N-glycosylation of aromatic compounds. Application to the synthesis of tumor-associated carbohydrate antigens building-blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Carbohydrate Bioengineering Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Brunswick, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct stereoselective β-N-glycosylation of aromatic compounds. Application to the synthesis of tumor-associated carbohydrate antigens building-blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Chimie Organique Centre-Auvergne-Limousin Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoenzymatic galactosylation of aromatic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Taboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nejib Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du club Bioconversion en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive polysaccharides from microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Prybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Microalgae-Based Processes and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.533-571, 2020, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818536-0.00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL DEPOLYMERIZED EXOPOLYSACCHARIDES, DERIVED FROM MICROALGAE, METHOD FOR PREPARING SAME, AND USES THEREOF IN COSMETICS FOR DELAYING THE EFFECTS OF SKIN AGEING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/184746 A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF MICROALGAL EXOPOLYSACCHARIDES AS TEXTURIZING AGENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/184745 A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait d’algue du genre Ulva pour le traitement de l’inflammation et des troubles cognitifs et/ou émotionnels induits par un syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Stanislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2213053. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'exopolysaccharides de micro-algues à titre d'agents texturants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2102024. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux exopolysaccharides dépolymérisés, issus de micro-algues, leur procédé de préparation et leurs utilisations en cosmétique pour retarder les effets du vieillissement cutané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2102020. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraits protéiques de macroalgues marine, compositions en contenant et utilisation cosmétique anti-âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3084836 (A1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide sulfaté extrait d’une algue rouge pour son utilisation en tant qu’anticoagulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3055549 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un extrait d’ulve comme agent cosmétique anti-age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3057770 (A1), 27/04/2018, n° 16/70618. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel actif immunomodulateur et composition le comprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3055550 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides sulfatés provenant de macro-algues vertes type Ulva sp. et leurs utilisations pour la régulation des troubles de la coagulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 16/50735. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un extrait d’ulve comme agent cosmétique anti-age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3057770 (A1), 27/04/2018, n° 16/70618. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse chimio-enzymatique de pseudo-glyco-aminoacides, analogues de l'antigène Lewis x sialylé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université de La Rochelle, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03520765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bridiau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Dual-Stage CIM® CDI Reactor with Immobilized Glucuronan Lyases and Laccases for Sustainable Synthesis of Antioxidant Phenolized Oligoglucuronan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysaccharides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.743-760. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polysaccharides5040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Approach to Assess the Impact of Various Commercial Sources of Crude Marine λ-Carrageenan on the Production of Oligosaccharides with Anti-heparanase and Anti-migratory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanez Manseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Mersni-Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (5), pp.295. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21050295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulva intestinalis Protein Extracts Promote In Vitro Collagen and Hyaluronic Acid Production by Human Dermal Fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), pp.2091. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">λ-Carrageenan Oligosaccharides of Distinct Anti-Heparanase and Anticoagulant Activities Inhibit MDA-MB-231 Breast Cancer Cell Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chot-Plassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheva Maura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (3), pp.140. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md17030140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticoagulant Activity of Sulfated Ulvan Isolated from the Green Macroalga &amp;lt;i&amp;gt;Ulva rigida&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (5), pp.291. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md17050291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-pilot scale-up of a continuous packed-bed bioreactor system developed for the lipase-catalyzed production of pseudo-ceramides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ace inhibitory cryptides in Tilapia protein hydrolysate by UPLC–MS/MS coupled to database analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortência Leocádia Nunes Gonzalez da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Boscolo Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1052, pp.43 - 50. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anticoagulant potential of polysaccharide-rich fractions extracted from macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridiau Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2017.1278595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family of Bioactive Heparin-Coated Iron Oxide Nanoparticles with Positive Contrast in Magnetic Resonance Imaging for Specific Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Conforto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (10), pp.3156 - 3167. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot production of ulvans from Ulva sp. and their effects on hyaluronan and collagen production in cultured dermal fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.1306 - 1314. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Heparanase-Mediated Angiogenesis Using Microvascular Endothelial Cells: Identification of λ-Carrageenan Derivative as a Potent Anti Angiogenic Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Badarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.284 - 298. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md15050134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of heparin and λ-carrageenan anti-heparanase derivatives using a combination of physicochemical depolymerization and glycol splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.156 - 165. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of cathepsin D trafficking induced by hypoxia and extracellular acidification in MCF-7 breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-heparanase activity of ultra-low-molecular-weight heparin produced by physicochemical depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the colistin (polymyxin E1 and E2) biosynthetic gene cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Tambadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gagez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (4), pp.521-532. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-015-1084-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di and tripeptides from marine sources can target adipogenic process and contribute to decrease adipocyte number and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Laamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lanneluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Functional Foods, 17, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dextranase immobilization on epoxy CIM® disk for the production of isomaltooligosaccharides from dextran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.707 - 713. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous lipase-catalyzed production of pseudo-ceramides in a packed-bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathepsin D activity and selectivity in the acidic conditions of a tumor microenvironment: Utilization in the development of a novel Cathepsin D substrate for simultaneous cancer diagnosis and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (11), pp.2010-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Angiotensin-I Converting Enzyme Inhibitory Activity by Micro Plate Assays: Comparison Using Marine Cryptides and Tentative Threshold Determinations with Captopril and Losartan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (45), pp.10685-10690. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf403004e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative Activity of Cyanophora paradoxa Pigments in Melanoma, Breast and Lung Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Hubert Baudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gagez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (11), pp.4390-4406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of Novozym® 435 chemoselectivity and specificity by the solvents in acylation reactions of amino-alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic-assisted preparation of a low molecular weight heparin (LMWH) with anticoagulant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Godhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bordenave Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (2), pp.684-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of substrate structure on the chemoselectivity of Candida antarctica lipase B-catalyzed acylation of amino-alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85-86, pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of 2-butanol O-acylation and sec-butylamine N-acylation catalyzed by Candida antarctica lipase B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (3-4), pp.108-113. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2011.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of 2-butanol O-acylation and sec-butylamine N-acylation catalyzed by Candida antarctica lipase B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oussama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidase Catalyzed Selective Galactosylation of Aromatic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Taboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.326-330. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp050230n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procollagen effect of microalgal exopolysaccharides on human dermal fibroblasts: some structural and mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th COSM'INNOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de collagène et d’acide hyaluronique par des fibroblastes dermiques humains stimulés par des exopolysaccharides de microalgues : quelques aspects structuraux et mécanistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probert I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th COSM'ING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnhanceMicroalgae La Rochelle 2022 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural and mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’ulvanes de différents poids moléculaires provenant de l'algue &amp;lt;i&amp;gt;Ulva&amp;lt;/i&amp;gt; sp., et leurs effets sur la production d'hyaluronane et de collagène par des fibroblastes cutanés humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du GDR Cosm’actifs (GDR 3711) « Vers une Cosmétique Durable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nouan-Le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides marins pour des applications en santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes - Exopolysaccharides marins et biotechnologies bleues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anticoagulant potential of polysaccharide-rich fractions extracted from macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Aromatic and Medicinal Plants (CIPAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anticoagulante d’extraits de macroalgues enrichis en polysaccharides sulfatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phycologiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lipase B de Candida antarctica : un outil performant pour la production continue de pseudo-céramides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lipides du futur : les lipases au coeur des développements scientifiques et industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anticoagulante d'extraits de macroalgues riches en polysaccharides sulfatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées phycologiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production continue de pseudo-céramides catalysée par la lipase B de &amp;lt;i&amp;gt;Candida antarctica&amp;lt;/i&amp;gt; (Novozym® 435) dans un bioréacteur à lit fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous enzymatic production of pseudo-ceramides in a packed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSM'ING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au ciblage du microenvironnement tumoral par le développement d'un nano-système de détection et de traitement de tumeurs visant l'inhibition spécifique de l'héparanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Ghodhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences de la structure du substrat et de la nature du solvant sur l'activité catalytique et la chimiosélectivité de la lipase B de Candida antarctica lors de l'acylation d'amino-alcools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque du Club de Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au ciblage du microenvironnement tumoral par le développement d’un nano-système de détection et de traitement de tumeurs avec inhibition ciblée d’une glycosyl-hydrolase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès « GdR Or-Nano »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor micro environment targeting by the development of a nano-system for the detection and treatment of tumors by targeted inhibition of a glycosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Apoptosis, Angiogenesis &amp; Hypoxia in Tumor Microenvironment: Biological aspects &amp; Imaging » congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Berder Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du co-solvant organique sur l’efficacité et la régio-sélectivité de la synthèse de N-acétyl-lactosamine, catalysée par la β-galactosidase de Bacillus circulans en milieu hydro-organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyssen Issaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse stéréosélective directe de β-N-aryl-glycosides par N-glycosylation d’amines aromatiques : application à la synthèse d’antigènes tumoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Chimie Organique Centre-Auvergne-Limousin Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoenzymatic synthesis of β-D-Galp-(1-4)-β-D-GlcpNAc-N-p-amino-phenylalanine and analogues : application to the synthesis of tumor-associated carbohydrate antigens building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée thématique organisée par le Groupe Français des Peptides et Protéines : "Du Glycosynthon à la Glycoprotéine : un défi pour chimistes et biologistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse stéréosélective directe de β-N-aryl-glycosides par N-glycosylation d’amines aromatiques : application à la synthèse d’antigènes tumoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest de la Société Française de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de R&D en nutrition-santé au laboratoire LIENSs (UMRi 7266 CNRS – La Rochelle Université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence sur la Recherche et l'innovation pour les compléments alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anti-aging potential of Porphyridium cruentum exopolysaccharide via the stimulation of collagen and hyaluronic acid production by cultured dermal fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the french society for extracellular matrix biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of protein/peptide fractions isolated from the green seaweed &amp;lt;i&amp;gt;Ulva intestinalis&amp;lt;/i&amp;gt; and in vitro assessment of their anti-aging properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Analytical Technologies for Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Romainville-Grand Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-aging potential of &amp;lt;i&amp;gt;Ulva intestinalis&amp;lt;/i&amp;gt; extract on human dermal fibroblasts in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès National de la SFBMEc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Production of Ulvans with Different Molecular Weights from the Seaweed &amp;lt;i&amp;gt;Ulva rigida&amp;lt;/i&amp;gt;, and their Effects on Hyaluronan and Collagen Production in Cultured Human Dermal Fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COS'MING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURONALG project: development of algal nutritional fraction targeting the inflammation involved in emotional behavior and metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BENEFIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYSALGUE Project: Production of low molecular weight exopolysaccharides from microalgae for nutraceutical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BENEFIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot production of ulvans with different molecular weights from the seaweed &amp;lt;i&amp;gt;Ulva&amp;lt;/i&amp;gt; sp., and their effects on hyaluronan and collagen production in cultured human dermal fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un modèle basé sur des cellules endothéliales microvasculaires pour étudier l’impact de l’héparanase dans l’angiogenèse tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Badarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Cancéropôle Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorisation de nanoparticules d'oxyde de fer conjuguées à des héparines modifiées pour le diagnostic et la thérapie du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée du Cancéropole Grand-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticoagulant activity of sulfated polysaccharide-rich macroalgae extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Carbohydrate Bioengineering Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticoagulant activity of sulfated polysaccharide-rich macroalgae extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Marine Natural Products (ECMNP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltana Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque du CBSO - Club Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of substrate structure and solvent nature on the efficiency and chemoselectivity of the Candida antarctica lipase B.-catalyzed acylation of amino-alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium on Green Chemistry: "Renewable carbon and Eco-Efficient Processes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor micro environment targeting by the development of a nano-system for the detection and treatment of tumors by targeted inhibition of a glycosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Defeating Cancer » congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berder (île de), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor micro environment targeting by the development of a nano-system for the detection and treatment of tumors by targeted inhibition of a glycosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Defeating Cancer » congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of organic co-solvents on the efficiency and regioselectivity of N-acetyl-lactosamine synthesis, using &amp;lt;i&amp;gt;Bacillus circulans&amp;lt;/i&amp;gt; β-galactosidase in hydro-organic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyssen Issaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS 2011 - 10th International Symposium on Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of substrate structure and solvent nature on the efficiency and chemoselectivity of the acylation of amino-alcohols catalyzed by &amp;lt;i&amp;gt;Candida antarctica&amp;lt;/i&amp;gt; lipase B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS 2011 - 10th International Symposium on Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis of pseudo-C-glycosyl p-amino-DL-phenylalanine building-blocks via Amadori rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Carbohydrate Bioengineering Meeting (CBM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoenzymatic synthesis of LacNAc-amino acid building blocks by transgalactosylation of N-acetylglucosamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Carbohydrate Bioengineering Meeting (CBM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct stereoselective β-N-glycosylation of aromatic compounds. Application to the synthesis of tumor-associated carbohydrate antigens building-blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Chimie Organique Centre-Auvergne-Limousin Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct stereoselective β-N-glycosylation of aromatic compounds. Application to the synthesis of tumor-associated carbohydrate antigens building-blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Carbohydrate Bioengineering Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Brunswick, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoenzymatic galactosylation of aromatic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Taboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nejib Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du club Bioconversion en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive polysaccharides from microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Prybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Microalgae-Based Processes and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.533-571, 2020, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818536-0.00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL DEPOLYMERIZED EXOPOLYSACCHARIDES, DERIVED FROM MICROALGAE, METHOD FOR PREPARING SAME, AND USES THEREOF IN COSMETICS FOR DELAYING THE EFFECTS OF SKIN AGEING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/184746 A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait d’algue du genre Ulva pour le traitement de l’inflammation et des troubles cognitifs et/ou émotionnels induits par un syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Stanislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2213053. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF MICROALGAL EXOPOLYSACCHARIDES AS TEXTURIZING AGENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/184745 A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'exopolysaccharides de micro-algues à titre d'agents texturants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2102024. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux exopolysaccharides dépolymérisés, issus de micro-algues, leur procédé de préparation et leurs utilisations en cosmétique pour retarder les effets du vieillissement cutané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2102020. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraits protéiques de macroalgues marine, compositions en contenant et utilisation cosmétique anti-âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3084836 (A1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel actif immunomodulateur et composition le comprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3055550 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un extrait d’ulve comme agent cosmétique anti-age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3057770 (A1), 27/04/2018, n° 16/70618. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide sulfaté extrait d’une algue rouge pour son utilisation en tant qu’anticoagulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3055549 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides sulfatés provenant de macro-algues vertes type Ulva sp. et leurs utilisations pour la régulation des troubles de la coagulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 16/50735. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un extrait d’ulve comme agent cosmétique anti-age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3057770 (A1), 27/04/2018, n° 16/70618. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse chimio-enzymatique de pseudo-glyco-aminoacides, analogues de l'antigène Lewis x sialylé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université de La Rochelle, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03520765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5040047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Manseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Porta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni-Achour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21050295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02874561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Baudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cousin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chot-Plassot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Maura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17050291" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664752v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ort&#234;ncia Leoc&#225;dia Nunes Gonzalez da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Boscolo Wilson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnaudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.02.015" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Amandine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Delphine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridiau Nicolas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1278595" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herranz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Conforto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00797" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.11.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordenave-Juchereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Achour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Ashraf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kacem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.11.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HTJPCJC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sannier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.08.041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Tambadou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sopena" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1084-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sanekli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.08.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gardarin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.100" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Labidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delatouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf403004e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Hubert Baudelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2013.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Godhbani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bordenave Juchereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2011.02.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oussama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Taboubi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Legoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp050230n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7968433B11B5120B6E91AF58A393F619ED4098C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toucheteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deffains" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probert I." TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Yao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853261v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltanna Chalane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ghodhbani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Piot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fruitier-Arnaudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyssen Issaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Benmansour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520621v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428872v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltana Chalane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428974v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nejib Marzouki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Prybylski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818536-0.00020-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03919758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03919763v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674461v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Stanislas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664867v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01981535v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01679024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01980701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03520765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5040047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Manseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Porta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni-Achour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21050295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02874561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Baudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cousin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chot-Plassot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Maura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17050291" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ort&#234;ncia Leoc&#225;dia Nunes Gonzalez da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Boscolo Wilson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnaudin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Amandine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Delphine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridiau Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1278595" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herranz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Conforto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00797" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.11.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordenave-Juchereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Achour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Ashraf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kacem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.11.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HTJPCJC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sannier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.08.041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Tambadou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sopena" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1084-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gardarin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.100" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sanekli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.08.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delatouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Labidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf403004e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Hubert Baudelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2013.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Godhbani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bordenave Juchereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2011.02.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oussama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Taboubi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Legoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp050230n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7968433B11B5120B6E91AF58A393F619ED4098C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toucheteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deffains" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probert I." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Yao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428914v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltanna Chalane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ghodhbani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Piot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fruitier-Arnaudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyssen Issaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Benmansour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520621v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428872v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453398v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428732v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltana Chalane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428974v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520668v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nejib Marzouki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Prybylski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818536-0.00020-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03919758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674461v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Stanislas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03919763v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01679024v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01981535v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01980701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03520765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>