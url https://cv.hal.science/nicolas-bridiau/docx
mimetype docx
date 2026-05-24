--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bridiau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Dual-Stage CIM® CDI Reactor with Immobilized Glucuronan Lyases and Laccases for Sustainable Synthesis of Antioxidant Phenolized Oligoglucuronan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysaccharides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.743-760. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polysaccharides5040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Approach to Assess the Impact of Various Commercial Sources of Crude Marine λ-Carrageenan on the Production of Oligosaccharides with Anti-heparanase and Anti-migratory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanez Manseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Mersni-Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (5), pp.295. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21050295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulva intestinalis Protein Extracts Promote In Vitro Collagen and Hyaluronic Acid Production by Human Dermal Fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), pp.2091. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">λ-Carrageenan Oligosaccharides of Distinct Anti-Heparanase and Anticoagulant Activities Inhibit MDA-MB-231 Breast Cancer Cell Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chot-Plassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheva Maura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (3), pp.140. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md17030140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticoagulant Activity of Sulfated Ulvan Isolated from the Green Macroalga &amp;lt;i&amp;gt;Ulva rigida&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (5), pp.291. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md17050291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-pilot scale-up of a continuous packed-bed bioreactor system developed for the lipase-catalyzed production of pseudo-ceramides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ace inhibitory cryptides in Tilapia protein hydrolysate by UPLC–MS/MS coupled to database analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortência Leocádia Nunes Gonzalez da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Boscolo Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1052, pp.43 - 50. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anticoagulant potential of polysaccharide-rich fractions extracted from macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridiau Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2017.1278595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family of Bioactive Heparin-Coated Iron Oxide Nanoparticles with Positive Contrast in Magnetic Resonance Imaging for Specific Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Conforto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (10), pp.3156 - 3167. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot production of ulvans from Ulva sp. and their effects on hyaluronan and collagen production in cultured dermal fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.1306 - 1314. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Heparanase-Mediated Angiogenesis Using Microvascular Endothelial Cells: Identification of λ-Carrageenan Derivative as a Potent Anti Angiogenic Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Badarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.284 - 298. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md15050134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of heparin and λ-carrageenan anti-heparanase derivatives using a combination of physicochemical depolymerization and glycol splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.156 - 165. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of cathepsin D trafficking induced by hypoxia and extracellular acidification in MCF-7 breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-heparanase activity of ultra-low-molecular-weight heparin produced by physicochemical depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the colistin (polymyxin E1 and E2) biosynthetic gene cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Tambadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gagez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (4), pp.521-532. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-015-1084-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di and tripeptides from marine sources can target adipogenic process and contribute to decrease adipocyte number and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Laamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lanneluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Functional Foods, 17, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dextranase immobilization on epoxy CIM® disk for the production of isomaltooligosaccharides from dextran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.707 - 713. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous lipase-catalyzed production of pseudo-ceramides in a packed-bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathepsin D activity and selectivity in the acidic conditions of a tumor microenvironment: Utilization in the development of a novel Cathepsin D substrate for simultaneous cancer diagnosis and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (11), pp.2010-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Angiotensin-I Converting Enzyme Inhibitory Activity by Micro Plate Assays: Comparison Using Marine Cryptides and Tentative Threshold Determinations with Captopril and Losartan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (45), pp.10685-10690. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf403004e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative Activity of Cyanophora paradoxa Pigments in Melanoma, Breast and Lung Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Hubert Baudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gagez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (11), pp.4390-4406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of Novozym® 435 chemoselectivity and specificity by the solvents in acylation reactions of amino-alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic-assisted preparation of a low molecular weight heparin (LMWH) with anticoagulant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Godhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bordenave Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (2), pp.684-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of substrate structure on the chemoselectivity of Candida antarctica lipase B-catalyzed acylation of amino-alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85-86, pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of 2-butanol O-acylation and sec-butylamine N-acylation catalyzed by Candida antarctica lipase B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (3-4), pp.108-113. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2011.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of 2-butanol O-acylation and sec-butylamine N-acylation catalyzed by Candida antarctica lipase B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oussama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidase Catalyzed Selective Galactosylation of Aromatic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Taboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.326-330. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp050230n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procollagen effect of microalgal exopolysaccharides on human dermal fibroblasts: some structural and mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th COSM'INNOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de collagène et d’acide hyaluronique par des fibroblastes dermiques humains stimulés par des exopolysaccharides de microalgues : quelques aspects structuraux et mécanistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probert I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th COSM'ING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnhanceMicroalgae La Rochelle 2022 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural and mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’ulvanes de différents poids moléculaires provenant de l'algue &amp;lt;i&amp;gt;Ulva&amp;lt;/i&amp;gt; sp., et leurs effets sur la production d'hyaluronane et de collagène par des fibroblastes cutanés humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du GDR Cosm’actifs (GDR 3711) « Vers une Cosmétique Durable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nouan-Le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides marins pour des applications en santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes - Exopolysaccharides marins et biotechnologies bleues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anticoagulant potential of polysaccharide-rich fractions extracted from macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Aromatic and Medicinal Plants (CIPAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anticoagulante d’extraits de macroalgues enrichis en polysaccharides sulfatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phycologiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lipase B de Candida antarctica : un outil performant pour la production continue de pseudo-céramides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lipides du futur : les lipases au coeur des développements scientifiques et industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anticoagulante d'extraits de macroalgues riches en polysaccharides sulfatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées phycologiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production continue de pseudo-céramides catalysée par la lipase B de &amp;lt;i&amp;gt;Candida antarctica&amp;lt;/i&amp;gt; (Novozym® 435) dans un bioréacteur à lit fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous enzymatic production of pseudo-ceramides in a packed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSM'ING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au ciblage du microenvironnement tumoral par le développement d'un nano-système de détection et de traitement de tumeurs visant l'inhibition spécifique de l'héparanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Ghodhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences de la structure du substrat et de la nature du solvant sur l'activité catalytique et la chimiosélectivité de la lipase B de Candida antarctica lors de l'acylation d'amino-alcools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque du Club de Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au ciblage du microenvironnement tumoral par le développement d’un nano-système de détection et de traitement de tumeurs avec inhibition ciblée d’une glycosyl-hydrolase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès « GdR Or-Nano »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor micro environment targeting by the development of a nano-system for the detection and treatment of tumors by targeted inhibition of a glycosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Apoptosis, Angiogenesis &amp; Hypoxia in Tumor Microenvironment: Biological aspects &amp; Imaging » congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Berder Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du co-solvant organique sur l’efficacité et la régio-sélectivité de la synthèse de N-acétyl-lactosamine, catalysée par la β-galactosidase de Bacillus circulans en milieu hydro-organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyssen Issaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse stéréosélective directe de β-N-aryl-glycosides par N-glycosylation d’amines aromatiques : application à la synthèse d’antigènes tumoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Chimie Organique Centre-Auvergne-Limousin Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoenzymatic synthesis of β-D-Galp-(1-4)-β-D-GlcpNAc-N-p-amino-phenylalanine and analogues : application to the synthesis of tumor-associated carbohydrate antigens building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée thématique organisée par le Groupe Français des Peptides et Protéines : "Du Glycosynthon à la Glycoprotéine : un défi pour chimistes et biologistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse stéréosélective directe de β-N-aryl-glycosides par N-glycosylation d’amines aromatiques : application à la synthèse d’antigènes tumoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest de la Société Française de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de R&D en nutrition-santé au laboratoire LIENSs (UMRi 7266 CNRS – La Rochelle Université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence sur la Recherche et l'innovation pour les compléments alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anti-aging potential of Porphyridium cruentum exopolysaccharide via the stimulation of collagen and hyaluronic acid production by cultured dermal fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the french society for extracellular matrix biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of protein/peptide fractions isolated from the green seaweed &amp;lt;i&amp;gt;Ulva intestinalis&amp;lt;/i&amp;gt; and in vitro assessment of their anti-aging properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Analytical Technologies for Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Romainville-Grand Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-aging potential of &amp;lt;i&amp;gt;Ulva intestinalis&amp;lt;/i&amp;gt; extract on human dermal fibroblasts in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès National de la SFBMEc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Production of Ulvans with Different Molecular Weights from the Seaweed &amp;lt;i&amp;gt;Ulva rigida&amp;lt;/i&amp;gt;, and their Effects on Hyaluronan and Collagen Production in Cultured Human Dermal Fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COS'MING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURONALG project: development of algal nutritional fraction targeting the inflammation involved in emotional behavior and metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BENEFIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYSALGUE Project: Production of low molecular weight exopolysaccharides from microalgae for nutraceutical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BENEFIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot production of ulvans with different molecular weights from the seaweed &amp;lt;i&amp;gt;Ulva&amp;lt;/i&amp;gt; sp., and their effects on hyaluronan and collagen production in cultured human dermal fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un modèle basé sur des cellules endothéliales microvasculaires pour étudier l’impact de l’héparanase dans l’angiogenèse tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Badarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Cancéropôle Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorisation de nanoparticules d'oxyde de fer conjuguées à des héparines modifiées pour le diagnostic et la thérapie du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée du Cancéropole Grand-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticoagulant activity of sulfated polysaccharide-rich macroalgae extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Carbohydrate Bioengineering Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticoagulant activity of sulfated polysaccharide-rich macroalgae extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Marine Natural Products (ECMNP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltana Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque du CBSO - Club Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of substrate structure and solvent nature on the efficiency and chemoselectivity of the Candida antarctica lipase B.-catalyzed acylation of amino-alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium on Green Chemistry: "Renewable carbon and Eco-Efficient Processes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor micro environment targeting by the development of a nano-system for the detection and treatment of tumors by targeted inhibition of a glycosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Defeating Cancer » congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berder (île de), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor micro environment targeting by the development of a nano-system for the detection and treatment of tumors by targeted inhibition of a glycosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Defeating Cancer » congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of organic co-solvents on the efficiency and regioselectivity of N-acetyl-lactosamine synthesis, using &amp;lt;i&amp;gt;Bacillus circulans&amp;lt;/i&amp;gt; β-galactosidase in hydro-organic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyssen Issaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS 2011 - 10th International Symposium on Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of substrate structure and solvent nature on the efficiency and chemoselectivity of the acylation of amino-alcohols catalyzed by &amp;lt;i&amp;gt;Candida antarctica&amp;lt;/i&amp;gt; lipase B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS 2011 - 10th International Symposium on Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis of pseudo-C-glycosyl p-amino-DL-phenylalanine building-blocks via Amadori rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Carbohydrate Bioengineering Meeting (CBM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoenzymatic synthesis of LacNAc-amino acid building blocks by transgalactosylation of N-acetylglucosamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Carbohydrate Bioengineering Meeting (CBM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct stereoselective β-N-glycosylation of aromatic compounds. Application to the synthesis of tumor-associated carbohydrate antigens building-blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Chimie Organique Centre-Auvergne-Limousin Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct stereoselective β-N-glycosylation of aromatic compounds. Application to the synthesis of tumor-associated carbohydrate antigens building-blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Carbohydrate Bioengineering Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Brunswick, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoenzymatic galactosylation of aromatic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Taboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nejib Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du club Bioconversion en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive polysaccharides from microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Prybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Microalgae-Based Processes and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.533-571, 2020, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818536-0.00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL DEPOLYMERIZED EXOPOLYSACCHARIDES, DERIVED FROM MICROALGAE, METHOD FOR PREPARING SAME, AND USES THEREOF IN COSMETICS FOR DELAYING THE EFFECTS OF SKIN AGEING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/184746 A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait d’algue du genre Ulva pour le traitement de l’inflammation et des troubles cognitifs et/ou émotionnels induits par un syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Stanislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2213053. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF MICROALGAL EXOPOLYSACCHARIDES AS TEXTURIZING AGENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/184745 A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'exopolysaccharides de micro-algues à titre d'agents texturants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2102024. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux exopolysaccharides dépolymérisés, issus de micro-algues, leur procédé de préparation et leurs utilisations en cosmétique pour retarder les effets du vieillissement cutané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2102020. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraits protéiques de macroalgues marine, compositions en contenant et utilisation cosmétique anti-âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3084836 (A1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel actif immunomodulateur et composition le comprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3055550 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un extrait d’ulve comme agent cosmétique anti-age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3057770 (A1), 27/04/2018, n° 16/70618. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide sulfaté extrait d’une algue rouge pour son utilisation en tant qu’anticoagulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3055549 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides sulfatés provenant de macro-algues vertes type Ulva sp. et leurs utilisations pour la régulation des troubles de la coagulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 16/50735. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un extrait d’ulve comme agent cosmétique anti-age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3057770 (A1), 27/04/2018, n° 16/70618. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse chimio-enzymatique de pseudo-glyco-aminoacides, analogues de l'antigène Lewis x sialylé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université de La Rochelle, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03520765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Bridiau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Dual-Stage CIM® CDI Reactor with Immobilized Glucuronan Lyases and Laccases for Sustainable Synthesis of Antioxidant Phenolized Oligoglucuronan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyang Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubessay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polysaccharides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (4), pp.743-760. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polysaccharides5040047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Screening Approach to Assess the Impact of Various Commercial Sources of Crude Marine λ-Carrageenan on the Production of Oligosaccharides with Anti-heparanase and Anti-migratory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanez Manseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Mersni-Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (5), pp.295. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md21050295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulva intestinalis Protein Extracts Promote In Vitro Collagen and Hyaluronic Acid Production by Human Dermal Fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (9), pp.2091. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25092091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">λ-Carrageenan Oligosaccharides of Distinct Anti-Heparanase and Anticoagulant Activities Inhibit MDA-MB-231 Breast Cancer Cell Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chot-Plassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maheva Maura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (3), pp.140. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md17030140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticoagulant Activity of Sulfated Ulvan Isolated from the Green Macroalga &amp;lt;i&amp;gt;Ulva rigida&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (5), pp.291. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md17050291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anticoagulant potential of polysaccharide-rich fractions extracted from macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridiau Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2017.1278595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of ace inhibitory cryptides in Tilapia protein hydrolysate by UPLC–MS/MS coupled to database analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortência Leocádia Nunes Gonzalez da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Boscolo Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1052, pp.43 - 50. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2017.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-pilot scale-up of a continuous packed-bed bioreactor system developed for the lipase-catalyzed production of pseudo-ceramides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (4), </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family of Bioactive Heparin-Coated Iron Oxide Nanoparticles with Positive Contrast in Magnetic Resonance Imaging for Specific Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Herranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Conforto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (10), pp.3156 - 3167. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.7b00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot production of ulvans from Ulva sp. and their effects on hyaluronan and collagen production in cultured dermal fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 157, pp.1306 - 1314. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Heparanase-Mediated Angiogenesis Using Microvascular Endothelial Cells: Identification of λ-Carrageenan Derivative as a Potent Anti Angiogenic Agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Badarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Fasani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (5), pp.284 - 298. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md15050134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of heparin and λ-carrageenan anti-heparanase derivatives using a combination of physicochemical depolymerization and glycol splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.156 - 165. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of cathepsin D trafficking induced by hypoxia and extracellular acidification in MCF-7 breast cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahya Ashraf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2015.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-heparanase activity of ultra-low-molecular-weight heparin produced by physicochemical depolymerization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the colistin (polymyxin E1 and E2) biosynthetic gene cluster.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatoumata Tambadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Caradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gagez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 197 (4), pp.521-532. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00203-015-1084-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di and tripeptides from marine sources can target adipogenic process and contribute to decrease adipocyte number and functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Laamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lanneluc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Functional Foods, 17, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01356228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous lipase-catalyzed production of pseudo-ceramides in a packed-bed bioreactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 109, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dextranase immobilization on epoxy CIM® disk for the production of isomaltooligosaccharides from dextran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111, pp.707 - 713. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01852716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Angiotensin-I Converting Enzyme Inhibitory Activity by Micro Plate Assays: Comparison Using Marine Cryptides and Tentative Threshold Determinations with Captopril and Losartan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61 (45), pp.10685-10690. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf403004e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathepsin D activity and selectivity in the acidic conditions of a tumor microenvironment: Utilization in the development of a novel Cathepsin D substrate for simultaneous cancer diagnosis and therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (11), pp.2010-2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative Activity of Cyanophora paradoxa Pigments in Melanoma, Breast and Lung Cancer Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Hubert Baudelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gagez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (11), pp.4390-4406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of Novozym® 435 chemoselectivity and specificity by the solvents in acylation reactions of amino-alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.99-110. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasonic-assisted preparation of a low molecular weight heparin (LMWH) with anticoagulant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Godhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Bordenave Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97 (2), pp.684-689</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01967777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of substrate structure on the chemoselectivity of Candida antarctica lipase B-catalyzed acylation of amino-alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85-86, pp.193-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of 2-butanol O-acylation and sec-butylamine N-acylation catalyzed by Candida antarctica lipase B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70 (3-4), pp.108-113. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molcatb.2011.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic study of 2-butanol O-acylation and sec-butylamine N-acylation catalyzed by Candida antarctica lipase B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oussama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 70, pp.108-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-Galactosidase Catalyzed Selective Galactosylation of Aromatic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Taboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Progress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (1), pp.326-330. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bp050230n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procollagen effect of microalgal exopolysaccharides on human dermal fibroblasts: some structural and mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th COSM'INNOV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de collagène et d’acide hyaluronique par des fibroblastes dermiques humains stimulés par des exopolysaccharides de microalgues : quelques aspects structuraux et mécanistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probert I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th COSM'ING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnhanceMicroalgae La Rochelle 2022 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural and mechanistic aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Deffains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production d’ulvanes de différents poids moléculaires provenant de l'algue &amp;lt;i&amp;gt;Ulva&amp;lt;/i&amp;gt; sp., et leurs effets sur la production d'hyaluronane et de collagène par des fibroblastes cutanés humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque du GDR Cosm’actifs (GDR 3711) « Vers une Cosmétique Durable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nouan-Le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides marins pour des applications en santé humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'Université de Nantes - Exopolysaccharides marins et biotechnologies bleues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anticoagulant potential of polysaccharide-rich fractions extracted from macroalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Congress of Aromatic and Medicinal Plants (CIPAM 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anticoagulante d’extraits de macroalgues enrichis en polysaccharides sulfatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phycologiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lipase B de Candida antarctica : un outil performant pour la production continue de pseudo-céramides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lipides du futur : les lipases au coeur des développements scientifiques et industriels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anticoagulante d'extraits de macroalgues riches en polysaccharides sulfatés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées phycologiques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production continue de pseudo-céramides catalysée par la lipase B de &amp;lt;i&amp;gt;Candida antarctica&amp;lt;/i&amp;gt; (Novozym® 435) dans un bioréacteur à lit fixe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème colloque du Club de Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous enzymatic production of pseudo-ceramides in a packed-bed reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Sanekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSM'ING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au ciblage du microenvironnement tumoral par le développement d'un nano-système de détection et de traitement de tumeurs visant l'inhibition spécifique de l'héparanase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azza Ghodhbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Kacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Delatouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest de la Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences de la structure du substrat et de la nature du solvant sur l'activité catalytique et la chimiosélectivité de la lipase B de Candida antarctica lors de l'acylation d'amino-alcools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème colloque du Club de Biocatalyse en Synthèse Organique (CBSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au ciblage du microenvironnement tumoral par le développement d’un nano-système de détection et de traitement de tumeurs avec inhibition ciblée d’une glycosyl-hydrolase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès « GdR Or-Nano »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor micro environment targeting by the development of a nano-system for the detection and treatment of tumors by targeted inhibition of a glycosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Apoptosis, Angiogenesis &amp; Hypoxia in Tumor Microenvironment: Biological aspects &amp; Imaging » congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Berder Island, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du co-solvant organique sur l’efficacité et la régio-sélectivité de la synthèse de N-acétyl-lactosamine, catalysée par la β-galactosidase de Bacillus circulans en milieu hydro-organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyssen Issaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque du Club Bioconversion en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse stéréosélective directe de β-N-aryl-glycosides par N-glycosylation d’amines aromatiques : application à la synthèse d’antigènes tumoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Chimie Organique Centre-Auvergne-Limousin Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoenzymatic synthesis of β-D-Galp-(1-4)-β-D-GlcpNAc-N-p-amino-phenylalanine and analogues : application to the synthesis of tumor-associated carbohydrate antigens building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée thématique organisée par le Groupe Français des Peptides et Protéines : "Du Glycosynthon à la Glycoprotéine : un défi pour chimistes et biologistes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse stéréosélective directe de β-N-aryl-glycosides par N-glycosylation d’amines aromatiques : application à la synthèse d’antigènes tumoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Section Régionale Centre-Ouest de la Société Française de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de R&D en nutrition-santé au laboratoire LIENSs (UMRi 7266 CNRS – La Rochelle Université)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Conférence sur la Recherche et l'innovation pour les compléments alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the anti-aging potential of Porphyridium cruentum exopolysaccharide via the stimulation of collagen and hyaluronic acid production by cultured dermal fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rihouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the french society for extracellular matrix biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterisation of protein/peptide fractions isolated from the green seaweed &amp;lt;i&amp;gt;Ulva intestinalis&amp;lt;/i&amp;gt; and in vitro assessment of their anti-aging properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Edouard Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Analytical Technologies for Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Romainville-Grand Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-aging potential of &amp;lt;i&amp;gt;Ulva intestinalis&amp;lt;/i&amp;gt; extract on human dermal fibroblasts in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIème Congrès National de la SFBMEc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEURONALG project: development of algal nutritional fraction targeting the inflammation involved in emotional behavior and metabolic disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bordenave-Juchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BENEFIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot Production of Ulvans with Different Molecular Weights from the Seaweed &amp;lt;i&amp;gt;Ulva rigida&amp;lt;/i&amp;gt;, and their Effects on Hyaluronan and Collagen Production in Cultured Human Dermal Fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COS'MING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYSALGUE Project: Production of low molecular weight exopolysaccharides from microalgae for nutraceutical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gaignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BENEFIQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilot production of ulvans with different molecular weights from the seaweed &amp;lt;i&amp;gt;Ulva&amp;lt;/i&amp;gt; sp., and their effects on hyaluronan and collagen production in cultured human dermal fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vectorisation de nanoparticules d'oxyde de fer conjuguées à des héparines modifiées pour le diagnostic et la thérapie du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journée du Cancéropole Grand-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d’un modèle basé sur des cellules endothéliales microvasculaires pour étudier l’impact de l’héparanase dans l’angiogenèse tumorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poupard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Badarou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Groult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Cancéropôle Grand Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Les Sables d'Olonne, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticoagulant activity of sulfated polysaccharide-rich macroalgae extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Carbohydrate Bioengineering Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Espoo, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticoagulant activity of sulfated polysaccharide-rich macroalgae extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Conference on Marine Natural Products (ECMNP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltana Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque du CBSO - Club Biocatalyse en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy CIM® Disk comme nouveaux supports d’immobilisation de dextranases pour la production continue d’isomaltooligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seltanna Chalane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25eme colloque CBSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of substrate structure and solvent nature on the efficiency and chemoselectivity of the Candida antarctica lipase B.-catalyzed acylation of amino-alcohols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International symposium on Green Chemistry: "Renewable carbon and Eco-Efficient Processes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor micro environment targeting by the development of a nano-system for the detection and treatment of tumors by targeted inhibition of a glycosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Fruitier-Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Defeating Cancer » congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Berder (île de), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor micro environment targeting by the development of a nano-system for the detection and treatment of tumors by targeted inhibition of a glycosidase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Kieda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Defeating Cancer » congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05469866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of organic co-solvents on the efficiency and regioselectivity of N-acetyl-lactosamine synthesis, using &amp;lt;i&amp;gt;Bacillus circulans&amp;lt;/i&amp;gt; β-galactosidase in hydro-organic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyssen Issaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS 2011 - 10th International Symposium on Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of substrate structure and solvent nature on the efficiency and chemoselectivity of the acylation of amino-alcohols catalyzed by &amp;lt;i&amp;gt;Candida antarctica&amp;lt;/i&amp;gt; lipase B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Joubioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yesmine Ben Henda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Graber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOTRANS 2011 - 10th International Symposium on Biocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile synthesis of pseudo-C-glycosyl p-amino-DL-phenylalanine building-blocks via Amadori rearrangement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Carbohydrate Bioengineering Meeting (CBM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoenzymatic synthesis of LacNAc-amino acid building blocks by transgalactosylation of N-acetylglucosamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Carbohydrate Bioengineering Meeting (CBM8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct stereoselective β-N-glycosylation of aromatic compounds. Application to the synthesis of tumor-associated carbohydrate antigens building-blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Carbohydrate Bioengineering Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Brunswick, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct stereoselective β-N-glycosylation of aromatic compounds. Application to the synthesis of tumor-associated carbohydrate antigens building-blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Benmansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition du Symposium de Chimie Organique Centre-Auvergne-Limousin Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemoenzymatic galactosylation of aromatic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selma Taboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nejib Marzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Legoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque du club Bioconversion en Synthèse Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Ax-les-Thermes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03520658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive polysaccharides from microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastasia Prybylski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Toucheteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Microalgae-Based Processes and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.533-571, 2020, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818536-0.00020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOVEL DEPOLYMERIZED EXOPOLYSACCHARIDES, DERIVED FROM MICROALGAE, METHOD FOR PREPARING SAME, AND USES THEREOF IN COSMETICS FOR DELAYING THE EFFECTS OF SKIN AGEING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/184746 A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrait d’algue du genre Ulva pour le traitement de l’inflammation et des troubles cognitifs et/ou émotionnels induits par un syndrome métabolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baudoin Stanislas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2213053. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">USE OF MICROALGAL EXOPOLYSACCHARIDES AS TEXTURIZING AGENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Arnaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022/184745 A1. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'exopolysaccharides de micro-algues à titre d'agents texturants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gonçalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2102024. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux exopolysaccharides dépolymérisés, issus de micro-algues, leur procédé de préparation et leurs utilisations en cosmétique pour retarder les effets du vieillissement cutané</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Massé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Probert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2102020. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraits protéiques de macroalgues marine, compositions en contenant et utilisation cosmétique anti-âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3084836 (A1). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un extrait d’ulve comme agent cosmétique anti-age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3057770 (A1), 27/04/2018, n° 16/70618. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharide sulfaté extrait d’une algue rouge pour son utilisation en tant qu’anticoagulant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3055549 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel actif immunomodulateur et composition le comprenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Delattre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3055550 (A1). 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysaccharides sulfatés provenant de macro-algues vertes type Ulva sp. et leurs utilisations pour la régulation des troubles de la coagulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufour Delphine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 16/50735. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d’un extrait d’ulve comme agent cosmétique anti-age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maugard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3057770 (A1), 27/04/2018, n° 16/70618. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse chimio-enzymatique de pseudo-glyco-aminoacides, analogues de l'antigène Lewis x sialylé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bridiau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie, Biologie Moléculaire. Université de La Rochelle, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03520765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5040047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Manseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Porta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni-Achour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21050295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02874561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Baudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cousin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chot-Plassot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Maura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17050291" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664752v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ort&#234;ncia Leoc&#225;dia Nunes Gonzalez da Silva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Boscolo Wilson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnaudin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.02.015" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Amandine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Delphine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridiau Nicolas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1278595" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herranz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Conforto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00797" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.11.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordenave-Juchereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Achour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Ashraf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kacem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.11.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HTJPCJC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sannier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.08.041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Tambadou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sopena" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1084-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852716v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gardarin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.100" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070430v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sanekli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.08.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967774v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delatouche" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Labidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf403004e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Hubert Baudelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2013.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Godhbani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bordenave Juchereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2011.02.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oussama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Taboubi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Legoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp050230n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7968433B11B5120B6E91AF58A393F619ED4098C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toucheteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deffains" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probert I." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Yao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428914v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853261v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltanna Chalane" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ghodhbani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Piot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fruitier-Arnaudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyssen Issaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Benmansour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520621v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428872v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428768v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428860v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453398v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428732v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltana Chalane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428974v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520668v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nejib Marzouki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Prybylski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818536-0.00020-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03919758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674461v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Stanislas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03919763v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01679024v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01981535v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664867v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01980701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03520765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Hou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubessay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Christophe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bridiau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polysaccharides5040047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Manseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Groult" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Porta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni-Achour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21050295" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02874561v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bodin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Adrien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dufour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Baudouin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25092091" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053593v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cousin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chot-Plassot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maheva Maura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030140" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17050291" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Amandine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Delphine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bridiau Nicolas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1278595" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664752v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ort&#234;ncia Leoc&#225;dia Nunes Gonzalez da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Boscolo Wilson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Arnaudin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2017.02.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Joubioux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664798v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poupard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Herranz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Conforto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00797" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.11.014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Badarou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fasani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md15050134" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664739v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordenave-Juchereau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.040" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447204v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Achour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Ashraf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kacem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2015.11.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HTJPCJC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447822v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sannier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.08.041" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247178v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Tambadou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Caradec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gagez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sopena" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00203-015-1084-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070430v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Sanekli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.08.022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01852716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bertrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gardarin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.100" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967773v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Labidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Delatouche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf403004e" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247728v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Hubert Baudelet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste B&#233;rard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2013.06.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Godhbani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bordenave Juchereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450644v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2011.02.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790682v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oussama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Taboubi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Legoy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bp050230n" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7968433B11B5120B6E91AF58A393F619ED4098C8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468320v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toucheteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deffains" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probert I." TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469529v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428949v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459892v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459864v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Yao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459939v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853261v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltanna Chalane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428914v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428967v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Ghodhbani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469858v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469884v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Piot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fruitier-Arnaudin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469896v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520645v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyssen Issaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520628v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Benmansour" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520621v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469599v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;pine" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428883v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428872v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428768v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428791v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves Gon&#231;alves" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428750v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428732v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453398v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Kieda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428956v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469786v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740242v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seltana Chalane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01853262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469841v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469866v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428974v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428981v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520680v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520678v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520668v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nejib Marzouki" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Prybylski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818536-0.00020-8" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03919758v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674461v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudoin Stanislas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03919763v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428688v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01981535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01664867v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01679024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01980701v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03520765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>