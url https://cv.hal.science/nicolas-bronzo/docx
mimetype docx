--- v0 (2026-03-09)
+++ v1 (2026-05-02)
@@ -66,914 +66,914 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Patent Pledges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bronzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Panorama de Droit Pharmaceutique, pp.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Chartes de propriété intellectuelle, un instrument d'avenir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bronzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriétés intellectuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 67, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La titularité des oeuvres créées par des reporters photographes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bronzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 366, pp.615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumeur, authenticité et traçabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bronzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit moral post mortem : abus de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bronzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02201230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d’auteur et création artistique : la liberté à tout prix ? À propos de l’arrêt du 15 mai 2015 de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bronzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone de la propriété intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la bataille : responsabilité civile et réparation des dommages dans l'univers Marvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bronzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.1552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le site « Pirate-Parfums » coulé par les nouvelles fonctions de la marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bronzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de propriété intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (3), pp.853</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rémunération supplémentaire des inventeurs salariés et fonctionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bronzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit moral de l'inventeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bronzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le calendrier d’un championnat de football est-il une base de données protégeable par le droit d’auteur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bronzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de droit du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit d'auteur et monnaie fiduciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bronzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963603v1</w:t>
-              </w:r>
-[...789 lines deleted...]
-                <w:t xml:space="preserve">hal-04001820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -985,173 +985,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre tolérance et liberté de création : la petite histoire des fanfictions et du droit d’auteur</w:t>
+                <w:t xml:space="preserve">Après la bataille : responsabilité civile et réparation des dommages dans l’univers Marvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bronzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRPI. </w:t>
+              <w:t xml:space="preserve">Alexandre Ciaudo; Yann Basire; Anne-Laure Mosbrucker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propriété intellectuelle et pop culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, , 2020, 978-2-9569841-2-2</w:t>
+              <w:t xml:space="preserve">Les super-héros au prisme du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.205, 2020, Droit, politique et société. Droit et pop culture, 978-2-84867-787-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985235v1</w:t>
+                <w:t xml:space="preserve">hal-03990083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après la bataille : responsabilité civile et réparation des dommages dans l’univers Marvel</w:t>
+                <w:t xml:space="preserve">Entre tolérance et liberté de création : la petite histoire des fanfictions et du droit d’auteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bronzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alexandre Ciaudo; Yann Basire; Anne-Laure Mosbrucker. </w:t>
+              <w:t xml:space="preserve">IRPI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les super-héros au prisme du droit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.205, 2020, Droit, politique et société. Droit et pop culture, 978-2-84867-787-3</w:t>
+              <w:t xml:space="preserve">Propriété intellectuelle et pop culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, , 2020, 978-2-9569841-2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990083v1</w:t>
+                <w:t xml:space="preserve">hal-03985235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté contractuelle et stratégies d'exploitation des droits de propriété intellectuelle : étude de cas à partir de la politique de valorisation des résultats de la recherche publique</w:t>
               </w:r>
@@ -1673,51 +1673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03963603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bronzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04017356v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448669v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03963542v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201230v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03998446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215529v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04013678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03963569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001820v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03990083v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/nouveaux-usages-du-brevet-dinvention-tome-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04017356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bronzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03963542v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449237v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448669v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02201230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03998446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04013678v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092821v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03963569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03963603v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03990083v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985235v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985384v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04092767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01450643v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gasnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/nouveaux-usages-du-brevet-dinvention-tome-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985311v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>