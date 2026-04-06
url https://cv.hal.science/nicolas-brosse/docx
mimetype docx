--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -81,25077 +81,25471 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (193)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (196)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modification of oil palm lignin via steam explosion pre-treatment as a potential renewable green substitute in corrosion applications</w:t>
+                <w:t xml:space="preserve">Formaldehyde-free lignin-phenol glyoxal adhesives from coconut-shell Kraft lignin for plywood bonding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nur Atikah Sharulnizam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Liyana Syafawati Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nor Najhan Idris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 310 (4), pp.143425. </w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 212, pp.109273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.143425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2026.109273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097615v1</w:t>
+                <w:t xml:space="preserve">hal-05571143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Airlaid nonwoven panels for sound absorption: comparison of Alfa, Posidonia and Hemp natural fibers</w:t>
+                <w:t xml:space="preserve">Effect of Particle Size on the Pretreatment of Okoumé Scrap: Formation of Degradation Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melek Ayadi</w:t>
+                <w:t xml:space="preserve">Sébastien Ngwa Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+                <w:t xml:space="preserve">Walter Fiacre Bedounguindzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Zouari</w:t>
+                <w:t xml:space="preserve">Christ Stone Bopenga Bopenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Segovia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Calixte Eyi Ndong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1351010X251349967⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-026-03543-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05220685v1</w:t>
+                <w:t xml:space="preserve">hal-05571141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax for composite reinforcement: Impact of middle lamella degradation on flax fibre bundle mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable materials from hop stem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Chalard</w:t>
+                <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Buffet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Didilia Ileana Mendoza-Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100678⟩</w:t>
+              <w:t xml:space="preserve">Circular Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 6, pp.e007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48130/cas-0026-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497303v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and structural comparison of alkaline and organosolv coconut husks lignin as an eco-friendly lignin-phenol-glyoxal (LPG) wood adhesives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell Wall Chemical and Structural Changes of Wood by Steam Explosion to Increase Fungal Growth for Myco-Composite Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Figel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Hanis Abd Latif</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kyle Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djalal Trache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 290, pp.139088. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (21), pp.7812-7823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c00929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097625v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in wood preservation technology: A review of conventional and nanotechnology preservation approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural modification of oil palm lignin via steam explosion pre-treatment as a potential renewable green substitute in corrosion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyana Syafawati Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhexun Ong</w:t>
+                <w:t xml:space="preserve">Nur Hanani Hazirah Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nasir Mat Arip</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15376/biores.20.3.Ong⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 310 (4), pp.143425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.143425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346272v1</w:t>
+                <w:t xml:space="preserve">hal-05097615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile Fabrication of Wood Fiber–Hydrogel Composites for Enhanced Water and Nutrient Efficiency in Soilless Cultivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flax for composite reinforcement: Impact of middle lamella degradation on flax fibre bundle mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Buffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengyong Yang</w:t>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Qu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chunyu Ji</w:t>
+                <w:t xml:space="preserve">Mario Scheel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma18235461⟩</w:t>
+              <w:t xml:space="preserve">Composites Part C: Open Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.100678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcomc.2025.100678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05497294v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin modification through steam explosion pretreatment: A comparison with direct organosolv pulping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Airlaid nonwoven panels for sound absorption: comparison of Alfa, Posidonia and Hemp natural fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dauchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nor Najhan Idris</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Victor Girard</w:t>
+                <w:t xml:space="preserve">Ayda Baffoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.141627⟩</w:t>
+              <w:t xml:space="preserve">Building Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1351010X251349967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042662v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Extensive Study of an Eco-Friendly Fireproofing Process of Lignocellulosic Miscanthus × giganteus Particles and Their Application in Flame-Retardant Panels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in wood preservation technology: A review of conventional and nanotechnology preservation approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhexun Ong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+                <w:t xml:space="preserve">Mohammad Nasir Mat Arip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Shahlinney Lipeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (2), pp.241. </w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.8209-8255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym17020241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15376/biores.20.3.Ong⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925085v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Wall Chemical and Structural Changes of Wood by Steam Explosion to Increase Fungal Growth for Myco-Composite Production</w:t>
+                <w:t xml:space="preserve">Development and structural comparison of alkaline and organosolv coconut husks lignin as an eco-friendly lignin-phenol-glyoxal (LPG) wood adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Figel</w:t>
+                <w:t xml:space="preserve">Nur Hanis Abd Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Aguilar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Djalal Trache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.5c00929⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 290, pp.139088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.139088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097593v1</w:t>
+                <w:t xml:space="preserve">hal-05097625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil palm frond leaves (OPFLs), a high recalcitrant biomass as an alternative cellulose source for glucose conversion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facile Fabrication of Wood Fiber–Hydrogel Composites for Enhanced Water and Nutrient Efficiency in Soilless Cultivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengyong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nur Fatin Silmi Mohd Azani</w:t>
+                <w:t xml:space="preserve">Yao Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+                <w:t xml:space="preserve">Longqing Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huishu Mo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunyu Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119533⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (23), pp.5461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma18235461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829878v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Novel Amidated Pectin-Gelatin-Oxidized Tannic Acid Hydrogel Films Supplemented with In-Situ Reduced Silver Nanoparticles for Wound-Dressing Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Extensive Study of an Eco-Friendly Fireproofing Process of Lignocellulosic Miscanthus × giganteus Particles and Their Application in Flame-Retardant Panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benamar Cheknane</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.134158⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym17020241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663313v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation, properties, and recent advancements of lignin nanoparticles as green antioxidants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Lignin modification through steam explosion pretreatment: A comparison with direct organosolv pulping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Najhan Idris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113059⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 306, pp.141627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.141627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646841v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Lignin Nanoparticles from Different Plant Sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Lignin Nanoparticles: Contribution of Biomass Types and Fractionation for an Eco-Friendly Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marchal-Heussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym16111610⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (18), pp.7055-7068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c00711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646866v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05207030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Chitosan Composites: Transforming Miscanthus, Mushroom, Textile and Olive Waste into Sustainable Materials</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and Structural Characterization of Natural Deep Eutectic Solvent Lignin from Brewer’s Spent Grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malak Tabib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Joe Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AppliedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/appliedchem4030019⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (19), pp.2791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym16192791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706334v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel hydroxyl-terminated hyperbranched polymer as a synergistic modifier with tannin for preparation of casein-based films with superior performance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oil palm frond leaves (OPFLs), a high recalcitrant biomass as an alternative cellulose source for glucose conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hisham Essawy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Nur Fatin Silmi Mohd Azani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.134672⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 222, pp.119533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832911v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally-friendly, binder-free, non-flammable particleboard with enhanced properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Modulation of improved lignin structure for conversion of iron oxides on the metal artifact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyana Syafawati Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Hanani Hazirah Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Saidin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaiful Shahidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fadly Jusoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 222 (Part 1), pp.119578. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119578⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 222, pp.120015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.120015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689881v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of improved lignin structure for conversion of iron oxides on the metal artifact</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lignin-derived thermosets and vitrimers: Bridging the gap between renewable and recyclable materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adjaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.120015⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.102342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.102342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829849v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin-derived thermosets and vitrimers: Bridging the gap between renewable and recyclable materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Impact of Lignin Biopolymer Sources, Isolation, and Size Reduction from the Macro- to Nanoscale on the Performances of Next-Generation Sunscreen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léane Fragnières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marchal-Heussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2024.102342⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (13), pp.1901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym16131901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829870v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Lignin Biopolymer Sources, Isolation, and Size Reduction from the Macro- to Nanoscale on the Performances of Next-Generation Sunscreen</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eco-Friendly Chitosan Composites: Transforming Miscanthus, Mushroom, Textile and Olive Waste into Sustainable Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Khalaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Marchal-Heussler</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym16131901⟩</w:t>
+              <w:t xml:space="preserve">AppliedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (3), pp.302-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/appliedchem4030019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646868v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and mechanical properties of polyethylene glycol (PEG)-modified lignin/polylactic acid (PLA) biocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation, properties, and recent advancements of lignin nanoparticles as green antioxidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nor Najhan Idris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyana Syafawati Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaharaddeen Garba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Sherwyn Hamidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 262 (1), pp.129997. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 212, pp.113059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2024.113059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646851v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive review on processing, characteristics, and applications of cellulose nanofibrils/graphene hybrid-based nanocomposites: Toward a synergy between two-star nanomaterials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and Characterization of Lignin Nanoparticles from Different Plant Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Fouzi Tarchoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sourbh Thakur</w:t>
+                <w:t xml:space="preserve">Isidora Ortega-Sanhueza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.131633⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (11), pp.7055-7068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym16111610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646833v1</w:t>
+                <w:t xml:space="preserve">hal-04646866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Production Process of Lignin Nanoparticles Through Anti-Solvent Precipitation for Properties Prediction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preparation and Characterization of Novel Amidated Pectin-Gelatin-Oxidized Tannic Acid Hydrogel Films Supplemented with In-Situ Reduced Silver Nanoparticles for Wound-Dressing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Benkhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Zermane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benamar Cheknane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Trache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano14221786⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 277, pp.134158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.134158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829852v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam Explosion : a booster for fungal growth in myco-composite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Safwan Saker</w:t>
+                <w:t xml:space="preserve">Novel hydroxyl-terminated hyperbranched polymer as a synergistic modifier with tannin for preparation of casein-based films with superior performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yitong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Soufflet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Haizhu Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuangqi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisham Essawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c03099⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 278, pp.134672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.134672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669196v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of polymeric hemicelluloses from okoumé sapwood by steam explosion : use of non-destructive characterization methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Environmentally-friendly, binder-free, non-flammable particleboard with enhanced properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 208 (51), pp.117808. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 222 (Part 1), pp.119578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04646861v1</w:t>
+                <w:t xml:space="preserve">hal-04689881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Structural Characterization of Natural Deep Eutectic Solvent Lignin from Brewer’s Spent Grains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal and mechanical properties of polyethylene glycol (PEG)-modified lignin/polylactic acid (PLA) biocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Joe Salameh</w:t>
+                <w:t xml:space="preserve">Zehui Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Koubaa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym16192791⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 262 (1), pp.129997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.129997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829872v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin Nanoparticles: Contribution of Biomass Types and Fractionation for an Eco-Friendly Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Marchal-Heussler</w:t>
+                <w:t xml:space="preserve">A comprehensive review on processing, characteristics, and applications of cellulose nanofibrils/graphene hybrid-based nanocomposites: Toward a synergy between two-star nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Trache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouzi Tarchoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sourbh Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 268, pp.131633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2024.131633⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c00711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05207030v1</w:t>
+                <w:t xml:space="preserve">hal-04646833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Additive Based on Non-Timber Forest Products for the Ecological Stabilization of Raw Earth: Case of the Parkia Biglobosa Nut and Vitellaria Paradoxa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edmond Codjo Adjovi</w:t>
+                <w:t xml:space="preserve">Modeling the Production Process of Lignin Nanoparticles Through Anti-Solvent Precipitation for Properties Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marchal-Heussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (12), pp.4143-4160. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (22), pp.1786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/jrm.2023.030509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano14221786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178420v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the physicochemical properties and thermal behavior of cellulose microcrystals isolated from Aleppo pine using different delignification approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wissam Bessa</w:t>
+                <w:t xml:space="preserve">Steam Explosion : a booster for fungal growth in myco-composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Figel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djalal Trache</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+                <w:t xml:space="preserve">Safwan Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soufflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-023-04678-9⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (31), pp.11650-11659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c03099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178421v1</w:t>
+                <w:t xml:space="preserve">hal-04669196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hop stems, a new fibrous bioresource</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Limousin</w:t>
+                <w:t xml:space="preserve">Extraction of polymeric hemicelluloses from okoumé sapwood by steam explosion : use of non-destructive characterization methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feriel Guendoul</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Errol Mougnala Moukagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 201, pp.116966. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.116966⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 208 (51), pp.117808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158773v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urea-Formaldehyde Resin Removal in Medium-Density Fiberboards by Steam Explosion: Developing Nondestructive Analytical Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of tannin extracted from Aningeria altissima bark and formulation of bioresins for the manufacture of Triumfetta cordifolia needle-punched nonwovens fiberboards: Novel green composite panels for sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Edwige Mewoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Emmanuel Njom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Troilo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+                <w:t xml:space="preserve">Fabien Betene Ebanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rose</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucas Soufflet</w:t>
+                <w:t xml:space="preserve">Jean Jalin Eyinga Biwôlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (9), pp.3603-3610. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.117734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c05686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108113v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of chitosan green composites reinforced with hemp fibers : study of mechanical and barrier properties for packaging application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient preparation of polyethylene glycol (PEG)-modified lignin from steam exploded hardwood biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Gheribi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Buyun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28114488⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 206, pp.117614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158764v1</w:t>
+                <w:t xml:space="preserve">hal-04284639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the performance of needle-punched nonwoven fabrics using Triumfetta cordifolia and thermoplastic fibers, compared to other commercial bast fibers used in preformed biosourced composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microwave-Assisted Synthesis of Pd Nanoparticles into Wood Block (Pd@wood) as Efficient Catalyst for 4-Nitrophenol and Cr(VI) Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Mewoli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Abel Emmanuel Njom</w:t>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17888⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (17), pp.2491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13172491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178422v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of thermal stability and flame retardancy of beech wood fibers using steam explosion and phosphorylation reaction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karina Antoun</w:t>
+                <w:t xml:space="preserve">Unraveling the Effect of Kraft and Organosolv Processes on the Physicochemical Properties and Thermal Stability of Cellulose and Its Microcrystals Produced from Eucalyptus Globulus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Trache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouzi Tarchoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15376/biores.18.4.7309-7319⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (4), pp.3384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15043384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284619v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Effect of Kraft and Organosolv Processes on the Physicochemical Properties and Thermal Stability of Cellulose and Its Microcrystals Produced from Eucalyptus Globulus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohd Hazwan Hussin</w:t>
+                <w:t xml:space="preserve">HPAEC-PAD, biochemical characterization, and evaluation of the antioxidants activities of polysaccharides extracted from Olive Mill Wastewater of two endemic varieties of Khenchela region, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bendeif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Arhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15043384⟩</w:t>
+              <w:t xml:space="preserve">Bioactive Carbohydrates and Dietary Fibre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.100363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcdf.2023.100363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108118v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPAEC-PAD, biochemical characterization, and evaluation of the antioxidants activities of polysaccharides extracted from Olive Mill Wastewater of two endemic varieties of Khenchela region, Algeria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Improvement of thermal stability and flame retardancy of beech wood fibers using steam explosion and phosphorylation reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangsong Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioactive Carbohydrates and Dietary Fibre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcdf.2023.100363⟩</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.7309 - 7319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15376/biores.18.4.7309-7319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108099v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of modified coconut husk lignin via steam explosion pretreatment as a renewable phenol substitutes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rokiah Hashim</w:t>
+                <w:t xml:space="preserve">Urea-Formaldehyde Resin Removal in Medium-Density Fiberboards by Steam Explosion: Developing Nondestructive Analytical Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Troilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Soufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.127210⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (9), pp.3603-3610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c05686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919050v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Anatomy, Microstructure, and Composition of Natural Fibers on the Performance of Thermal Insulation Panels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+                <w:t xml:space="preserve">Hop stems, a new fibrous bioresource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Limousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feriel Guendoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Canelle Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ségovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c02481⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 201, pp.116966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.116966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407757v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ sulfonation steam explosion: energy efficient for lignocellulosic micro/nanofibrils production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Latifa Bergaoui</w:t>
+                <w:t xml:space="preserve">Insight into the physicochemical properties and thermal behavior of cellulose microcrystals isolated from Aleppo pine using different delignification approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Trache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouzi Tarchoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117067⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-023-04678-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04158779v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-Assisted Synthesis of Pd Nanoparticles into Wood Block (Pd@wood) as Efficient Catalyst for 4-Nitrophenol and Cr(VI) Reduction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+                <w:t xml:space="preserve">Use of Additive Based on Non-Timber Forest Products for the Ecological Stabilization of Raw Earth: Case of the Parkia Biglobosa Nut and Vitellaria Paradoxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bio Chéïssou Koto Tamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Mechling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crespin Prudence Yabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Edjrossè F. Godonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Codjo Adjovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13172491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.4143-4160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2023.030509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199566v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient preparation of polyethylene glycol (PEG)-modified lignin from steam exploded hardwood biomass</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zehui Ju</w:t>
+                <w:t xml:space="preserve">Development of chitosan green composites reinforced with hemp fibers : study of mechanical and barrier properties for packaging application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Gheribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 206, pp.117614. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284639v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of tannin extracted from Aningeria altissima bark and formulation of bioresins for the manufacture of Triumfetta cordifolia needle-punched nonwovens fiberboards: Novel green composite panels for sustainability</w:t>
+                <w:t xml:space="preserve">Investigation of the performance of needle-punched nonwoven fabrics using Triumfetta cordifolia and thermoplastic fibers, compared to other commercial bast fibers used in preformed biosourced composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Edwige Mewoli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Armel Mewoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Géraldo Soppie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Betene Ebanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Emmanuel Njom</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Jalin Eyinga Biwôlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 206, pp.117734. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.e17888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e17888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284644v1</w:t>
+                <w:t xml:space="preserve">hal-04178422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewable phosphorous-based flame retardant for lignocellulosic fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roland El Hage</w:t>
+                <w:t xml:space="preserve">Structural characterization of modified coconut husk lignin via steam explosion pretreatment as a renewable phenol substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Hanis Abd Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Nakhl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+                <w:t xml:space="preserve">Rokiah Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 186, pp.115265. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 253, pp.127210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.127210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708784v1</w:t>
+                <w:t xml:space="preserve">hal-04919050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-cost environmentally friendly approach to isolate lignin containing micro and nanofibrillated cellulose from Eucalyptus globulus bark by steam explosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Anatomy, Microstructure, and Composition of Natural Fibers on the Performance of Thermal Insulation Panels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayda Baffoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saad Nader</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-022-04632-4⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (51), pp.48673 - 48688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c02481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704314v2</w:t>
+                <w:t xml:space="preserve">hal-04407757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam explosion of Aucoumea klaineana sapwood: Membrane separation of acetylated hemicelluloses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Errol Mougnala Moukagni</w:t>
+                <w:t xml:space="preserve">In situ sulfonation steam explosion: energy efficient for lignocellulosic micro/nanofibrils production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abirami Senthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Aymes</w:t>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Kapel</w:t>
+                <w:t xml:space="preserve">Latifa Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 519, pp.108622. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 202 (9), pp.117067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2022.108622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698869v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of formaldehyde-free wood adhesive from mangrove bark tannin</w:t>
+                <w:t xml:space="preserve">Lignocellulosic Micro and Nanofibrillated Cellulose Produced by Steam Explosion for Wood Adhesive Formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norizaty Irman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Saad Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gambier</w:t>
+                <w:t xml:space="preserve">Felipe Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firda Aulya Syamani</w:t>
+                <w:t xml:space="preserve">Raphael Becar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Fuentealba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2022.103094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.263-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2022.017923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518639v1</w:t>
+                <w:t xml:space="preserve">hal-03363284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanofibrils–graphene hybrids: recent advances in fabrication, properties, and applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+                <w:t xml:space="preserve">Effect of highly efficient steam explosion treatment on beech, poplar and spruce solid wood physicochemical and permeable performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">He Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qianqian Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoning Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182, pp.114901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NR01967A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03904935v1</w:t>
+                <w:t xml:space="preserve">hal-03670289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin containing micro and nano-fibrillated cellulose obtained by steam explosion: Comparative study between different processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renewable phosphorous-based flame retardant for lignocellulosic fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melek Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nakhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119460⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186, pp.115265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.115265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670292v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recent advancement on preparation, characterization and application of nanolignin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Cellulose nanofibrils–graphene hybrids: recent advances in fabrication, properties, and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Trache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouzi Tarchoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam Bessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.01.007⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (35), pp.12515-12546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NR01967A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670279v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of steam explosion and TEMPO-mediated oxidation as pretreatments to produce nanofibril of cellulose from Posidonia oceanica bleached fibres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lignin containing micro and nano-fibrillated cellulose obtained by steam explosion: Comparative study between different processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Daas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15376/biores.17.2.2933-2958⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 290, pp.119460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691626v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic flame-retardant effect of nano-cellulose crystalline and Magnesium hydroxide in polyurethane wood coating</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A low-cost environmentally friendly approach to isolate lignin containing micro and nanofibrillated cellulose from Eucalyptus globulus bark by steam explosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suxia Li</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Fuentealba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wood Chemistry and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02773813.2022.2085748⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, 29 (10), pp.5593-5607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-022-04632-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701627v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704314v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of sulfonation to produce lignin-containing cellulose micro/nanofibrils (LCM/NF) by grinding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and characterization of formaldehyde-free wood adhesive from mangrove bark tannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Khiari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Norizaty Irman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Hanis Abd Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bergaoui</w:t>
+                <w:t xml:space="preserve">François Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firda Aulya Syamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-022-04910-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 114, pp.103094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2022.103094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03904940v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latest advancements in high-performance bio-based wood adhesives: A critical review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rokiah Hashim</w:t>
+                <w:t xml:space="preserve">Steam explosion of Aucoumea klaineana sapwood: Membrane separation of acetylated hemicelluloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Mougnala Moukagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Safou-Tchima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Aymes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 519, pp.108622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2022.108622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.10.156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03904933v1</w:t>
+                <w:t xml:space="preserve">hal-03698869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial properties of windmill palm fiber reinforced laminated veneer lumber (LVL) under high voltage electrostatic field (HVEF)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combination of steam explosion and TEMPO-mediated oxidation as pretreatments to produce nanofibril of cellulose from Posidonia oceanica bleached fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Bergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Mauret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114795⟩</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (2), pp.2933-2958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15376/biores.17.2.2933-2958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670298v2</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biorefining of Aucoumea klaineana wood : Impact of Steam explosion on the composition and Ultrastructure the Cell Wall</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Safwan Saker</w:t>
+                <w:t xml:space="preserve">A recent advancement on preparation, characterization and application of nanolignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Nelson Appaturi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ng Eng Poh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Hanis Abd Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.303-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2022.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03502862v1</w:t>
+                <w:t xml:space="preserve">hal-03670279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignocellulosic Micro and Nanofibrillated Cellulose Produced by Steam Explosion for Wood Adhesive Formulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Fuentealba</w:t>
+                <w:t xml:space="preserve">Synergic flame-retardant effect of nano-cellulose crystalline and Magnesium hydroxide in polyurethane wood coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangsong Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaobo Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suxia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wood Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (4), pp.297-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02773813.2022.2085748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/jrm.2022.017923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03363284v1</w:t>
+                <w:t xml:space="preserve">hal-03701627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of highly efficient steam explosion treatment on beech, poplar and spruce solid wood physicochemical and permeable performances</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of sulfonation to produce lignin-containing cellulose micro/nanofibrils (LCM/NF) by grinding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoning Lu</w:t>
+                <w:t xml:space="preserve">M. Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114901⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-022-04910-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670289v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Ramie Growing on Reclaimed Ion-Adsorption Rare Earth Elements Mine Tailings in Southern China: Defibration and Fibers Quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chang Liu</w:t>
+                <w:t xml:space="preserve">Latest advancements in high-performance bio-based wood adhesives: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Hanis Abd Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Sherwyn Hamidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Najhan Idris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokiah Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01442-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.3909-3946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2022.10.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201821v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Monoliths with Hierarchical Porous Structure for All-Vanadium Redox Flow Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial properties of windmill palm fiber reinforced laminated veneer lumber (LVL) under high voltage electrostatic field (HVEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Francisco Vivo-Vilches</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ranine El Hage</w:t>
+                <w:t xml:space="preserve">Haiyang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/batteries7030055⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.114795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2022.114795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319298v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam Explosion Pretreatment of Lignocellulosic Biomass</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Biorefining of Aucoumea klaineana wood : Impact of Steam explosion on the composition and Ultrastructure the Cell Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ngwa Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Safou-Tchima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safwan Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.705358⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 177, pp.114432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425681v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of acetylated glucuronoxylans and glucomannans from Okoume (Aucoumea klaineana Pierre) sapwood and heartwood by steam explosion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The ‘Shellome’ of the Crocus Clam Tridacna crocea Emphasizes Essential Components of Mollusk Shell Biomineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manabu Fujie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryo Koyanagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.indcrop.2021.113466⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.674539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2021.674539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189675v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial improvement of poly (lactic acid)/tannin acetate composites via radical initiated polymerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Effect of the Aqueous Enzymatic Extraction Method towards Momordica charantia Seed Oil and Its Lignocellulosic Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadirah Zawani Mohd Nesfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnah Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suriyati Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xuedong Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.113068⟩</w:t>
+              <w:t xml:space="preserve">Walailak Journal of Science and Technology (WJST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.9098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48048/wjst.2021.9098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032164v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading Recycling of Wood Waste: A Review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Industrial Ramie Growing on Reclaimed Ion-Adsorption Rare Earth Elements Mine Tailings in Southern China: Defibration and Fibers Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Hedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermine Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (11), pp.6255-6260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01442-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym13111752⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03241174v1</w:t>
+                <w:t xml:space="preserve">hal-03201821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly method to improve the durability of different bamboo (Phyllostachys pubescens, Moso) sections by silver electrochemical treatment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extraction of acetylated glucuronoxylans and glucomannans from Okoume (Aucoumea klaineana Pierre) sapwood and heartwood by steam explosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Mougnala Moukagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Safou-Tchima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 172, pp.113994. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113994⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 166, pp.113466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.indcrop.2021.113466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339810v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of Alkaline and Organosolv Lignin Extraction Methods from Coconut Husks as an Alternative Material for Green Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rokiah Hashim</w:t>
+                <w:t xml:space="preserve">Carbon Monoliths with Hierarchical Porous Structure for All-Vanadium Redox Flow Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Francisco Vivo-Vilches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blagoj Karakashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranine El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15376/biores.17.1.469-491⟩</w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/batteries7030055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03448122v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘Shellome’ of the Crocus Clam Tridacna crocea Emphasizes Essential Components of Mollusk Shell Biomineralization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+                <w:t xml:space="preserve">Steam Explosion Pretreatment of Lignocellulosic Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2021.674539⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.705358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.705358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262883v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of the Aqueous Enzymatic Extraction Method towards Momordica charantia Seed Oil and Its Lignocellulosic Biomass</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interfacial improvement of poly (lactic acid)/tannin acetate composites via radical initiated polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuedong Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Walailak Journal of Science and Technology (WJST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48048/wjst.2021.9098⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.113068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.113068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175675v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step compatibilization of poly(lactic acid) and tannin via reactive extrusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cascading Recycling of Wood Waste: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Besserer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Troilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rogaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108603⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13111752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495239v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Physicochemical Properties and Thermal Stability of Organosolv and Kraft Lignins from Hardwood and Softwood Biomass for Their Potential Valorization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eco-friendly method to improve the durability of different bamboo (Phyllostachys pubescens, Moso) sections by silver electrochemical treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianxin Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S12649-020-00955-0⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.113994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145280v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Extraction of Tannins from Aleppo Pine Bark and Sumac Root for the Production of Green Wood Adhesives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Comparison of Alkaline and Organosolv Lignin Extraction Methods from Coconut Husks as an Alternative Material for Green Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Hanis Abd Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokiah Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (21), pp.5041. </w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (1), pp.469-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25215041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15376/biores.17.1.469-491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986960v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03448122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the cottonization of hemp fibers by steam explosion. Flame-retardant fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocellulose: From Fundamentals to Advanced Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Trache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouzi Tarchoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Moussa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+                <w:t xml:space="preserve">Mehdi Derradji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Sherwyn Hamidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanang Masruchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112242⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.00392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676818v1</w:t>
+                <w:t xml:space="preserve">hal-02649346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and characterization of rigid polyurethane foam by oxypropylation of organosolv lignin extracted from exhausted olive pomace</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Flame Retardancy of Bio-Based Polyurethanes: Opportunities and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Vahabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Rastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Antoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10965-020-02228-9⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12061234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02969596v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile preparation of high anti-fungal performance wood by high voltage electrostatic field (HVEF)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+                <w:t xml:space="preserve">Lignin-first integrated steam explosion process for green wood adhesive application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ngwa Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.JCLEPRO.2020.120947⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (13), pp.5380-5392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c01065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145291v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterizations of oil palm fronds cellulose nanocrystal (OPF-CNC) as reinforcing filler in epoxy-Zn rich coating for mild steel corrosion protection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current advancement on the isolation, characterization and application of lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azeana Zahari</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jing Jing Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Hanis Abd Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Trache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 153, pp.385-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.IJBIOMAC.2020.03.020⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 162, pp.985-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.06.168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145037v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of hemicellulose-based films: Impact of the extraction process from spruce wood on the film properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bals</w:t>
+                <w:t xml:space="preserve">One-step compatibilization of poly(lactic acid) and tannin via reactive extrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Desobry</w:t>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanben Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2020.108111⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.108603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969583v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and 3D printability of poly (lactic acid)/acetylated tannin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Production and characterization of rigid polyurethane foam by oxypropylation of organosolv lignin extracted from exhausted olive pomace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Gabsi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112320⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-020-02228-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508080v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Recent Trends in Preparation, Characterization and Applications of Nanocellulose</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Facile preparation of high anti-fungal performance wood by high voltage electrostatic field (HVEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.594379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 260, pp.120947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JCLEPRO.2020.120947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02971632v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vacuum hot pressing on the bonding quality and heat transfer performance of plywood</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preparation and characterizations of oil palm fronds cellulose nanocrystal (OPF-CNC) as reinforcing filler in epoxy-Zn rich coating for mild steel corrosion protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Fatin Silmi Mohd Azani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.K. Mohamad Haafiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeana Zahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78 (3), pp.441-447. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.385-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00107-020-01531-Y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.IJBIOMAC.2020.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145297v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green mode synthesis of silver nanoparticles using Vitis vinifera’s tannin and screening its antimicrobial activity / apoptotic potential versus cancer cells</w:t>
+                <w:t xml:space="preserve">Comparison of the Physicochemical Properties and Thermal Stability of Organosolv and Kraft Lignins from Hardwood and Softwood Biomass for Their Potential Valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nornisrina Hashim</w:t>
+                <w:t xml:space="preserve">Mohamed Fodil Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Trache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murugan Paramasivam</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouad Benaliouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Fouzi Tarchoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101511⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.6541-6553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S12649-020-00955-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969574v1</w:t>
+                <w:t xml:space="preserve">hal-03145280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin-first integrated steam explosion process for green wood adhesive application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Toward the cottonization of hemp fibers by steam explosion. Flame-retardant fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lu Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c01065⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.112242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02542097v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current advancement on the isolation, characterization and application of lignin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water Extraction of Tannins from Aleppo Pine Bark and Sumac Root for the Production of Green Wood Adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Dababi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Jing Liao</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elimame Elaloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.06.168⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (21), pp.5041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25215041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969593v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flame Retardancy of Bio-Based Polyurethanes: Opportunities and Challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hadi Rastin</w:t>
+                <w:t xml:space="preserve">Characterization and 3D printability of poly (lactic acid)/acetylated tannin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elnaz Movahedifar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Antonio Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.1234. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.112320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12061234⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2020.112320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02649299v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocellulose: From Fundamentals to Advanced Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of hemicellulose-based films: Impact of the extraction process from spruce wood on the film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Derradji</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tuan Sherwyn Hamidon</w:t>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanang Masruchin</w:t>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desobry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2020.00392⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 497, pp.108111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2020.108111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649346v1</w:t>
+                <w:t xml:space="preserve">hal-02969583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Cross-Linked Tannin as a Reinforcement of Polypropylene and UV Protection Properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Editorial: Recent Trends in Preparation, Characterization and Applications of Nanocellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Trache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym11010102⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2020.594379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977584v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02971632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam explosion process for the selective extraction of hemicelluloses polymers from spruce sawdust</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bals</w:t>
+                <w:t xml:space="preserve">Effect of vacuum hot pressing on the bonding quality and heat transfer performance of plywood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111757⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (3), pp.441-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00107-020-01531-Y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289732v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam explosion of beech wood-effect of the particle size on the xylans recovery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nj. Wistara</w:t>
+                <w:t xml:space="preserve">Green mode synthesis of silver nanoparticles using Vitis vinifera’s tannin and screening its antimicrobial activity / apoptotic potential versus cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nornisrina Hashim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murugan Paramasivam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joo Shun Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daruliza Kernain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-018-0522-4⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.101511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2020.101511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125966v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural characterization and antioxidant properties of oil palm fronds lignin incorporated with p-hydroxyacetophenone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">High voltage electric discharges treatment for high molecular weight hemicelluloses extraction from spruce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.03.032⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 222, pp.115019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296950v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypropylene Blend with Polyphenols through Dynamic Vulcanization: Mechanical, Rheological, Crystalline, Thermal, and UV Protective Property</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Homolytic and heterolytic cleavage of beta-ether linkages in hardwood lignin by Steam Explosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ngwa Obame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigue Safou-Tchima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym11071108⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (21), pp.5989-5996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b01744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196798v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Different Prehydrolysis Processes on Lignin Extractability of Coconut Husk Fibres</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variation of surface and bonding properties among four wood species induced by a high voltage electrostatic field (HVEF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (10), pp.957-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2018-0190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21315/jps2019.30.s2.18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02508095v1</w:t>
+                <w:t xml:space="preserve">hal-03275254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin-based carbon nanofibers as electrodes for vanadium redox couples electrochemistry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+                <w:t xml:space="preserve">Dynamically Cross-Linked Tannin as a Reinforcement of Polypropylene and UV Protection Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11010102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano9010106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02125947v1</w:t>
+                <w:t xml:space="preserve">hal-01977584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The In-silico Studies of Benzylidene Indanone Derivatives Towards Dengue Virus Type-2 NS2B/NS3 Protease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steam explosion process for the selective extraction of hemicelluloses polymers from spruce sawdust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21315/jps2019.30.s2.16⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.111757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511078v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforced lignin-phenol-glyoxal (LPG) wood adhesives from coconut husk</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Microwave-assisted extraction of high-molecular-weight hemicelluloses from spruce wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morad Chadni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.08.255⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (8), pp.574-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2019.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289744v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steam explosion pretreatment of willow grown on phytomanaged soils for bioethanol production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polypropylene Blend with Polyphenols through Dynamic Vulcanization: Mechanical, Rheological, Crystalline, Thermal, and UV Protective Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bert</w:t>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuedong Xi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111722⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11071108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289722v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-assisted extraction of high-molecular-weight hemicelluloses from spruce wood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bals</w:t>
+                <w:t xml:space="preserve">Effect of Different Prehydrolysis Processes on Lignin Extractability of Coconut Husk Fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Carre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hébrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Grimi</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Hanis Abd. Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2019.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (Supp.2), pp.207-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21315/jps2019.30.s2.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290562v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Bonding Performance Between Plywood and Laminated Veneer Lumber Induced by High Voltage Electrostatic Field.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lu Hong</w:t>
+                <w:t xml:space="preserve">The In-silico Studies of Benzylidene Indanone Derivatives Towards Dengue Virus Type-2 NS2B/NS3 Protease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadirah Zawani Mohd Nesfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ezatul Kamarulzaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habibah A. Wahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iffah Izzati Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/201927501013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (Supp.2), pp.191-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21315/jps2019.30.s2.16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508096v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Melamine Formaldehyde Resins Used in Impregnation by Incorporation of Ethylene Glycol and Caprolactam with High Flexibility, Storage Stability, and Low Formaldehyde Content</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The structural characterization and antioxidant properties of oil palm fronds lignin incorporated with p-hydroxyacetophenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Hanis Abd Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15376/biores.14.4.9916-9927⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.947-957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.03.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508094v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and durable bonding performance of bamboo induced by high voltage electrostatic field treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lu Hong</w:t>
+                <w:t xml:space="preserve">Lignin-based carbon nanofibers as electrodes for vanadium redox couples electrochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Francisco Vivo-Vilches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celzard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.05.010⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano9010106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289743v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal conversion of wood, organosolv and chlorite pulps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rondags</w:t>
+                <w:t xml:space="preserve">Steam explosion of beech wood-effect of the particle size on the xylans recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simangunsong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Girods</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nj. Wistara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-019-00395-4⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (2), pp.625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-018-0522-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125963v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of high voltage electrostatic field (HVEF) on bonding characteristics of Masson (Pinus massoniana Lamb.) veneer composites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lu Hong</w:t>
+                <w:t xml:space="preserve">Reinforced lignin-phenol-glyoxal (LPG) wood adhesives from coconut husk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Azila Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Faiz Abdul Latip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Choe Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Hanis Abd Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00107-018-1360-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141, pp.185-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.08.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289753v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High voltage electric discharges treatment for high molecular weight hemicelluloses extraction from spruce</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Steam explosion pretreatment of willow grown on phytomanaged soils for bioethanol production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Chalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115019⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 140, pp.111722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.111722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290577v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homolytic and heterolytic cleavage of beta-ether linkages in hardwood lignin by Steam Explosion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of Bonding Performance Between Plywood and Laminated Veneer Lumber Induced by High Voltage Electrostatic Field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.9b01744⟩</w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 275, pp.01013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201927501013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125895v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of surface and bonding properties among four wood species induced by a high voltage electrostatic field (HVEF)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of Melamine Formaldehyde Resins Used in Impregnation by Incorporation of Ethylene Glycol and Caprolactam with High Flexibility, Storage Stability, and Low Formaldehyde Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Yan Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju Qing Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2018-0190⟩</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (4), pp.9916-9927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15376/biores.14.4.9916-9927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275254v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical characterization of the skeletal matrix of the massive coral, Porites australiensis - The saccharide moieties and their localization.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chuya Shinzato</w:t>
+                <w:t xml:space="preserve">Robust and durable bonding performance of bamboo induced by high voltage electrostatic field treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 137, pp.149-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2019.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2018.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01862747v1</w:t>
+                <w:t xml:space="preserve">hal-02289743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of a short rotation coppice poplar as a feedstock for platform chemicals and lignin-based building blocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Tübke</w:t>
+                <w:t xml:space="preserve">Influence of high voltage electrostatic field (HVEF) on bonding characteristics of Masson (Pinus massoniana Lamb.) veneer composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zehui Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.07.034⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77 (1), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-018-1360-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289752v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of oil palm (Elaeis guineensis) fronds lignin-derived non-toxic aldehyde for eco-friendly wood adhesive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Siti Baidurah Yusoff</w:t>
+                <w:t xml:space="preserve">Hydrothermal conversion of wood, organosolv and chlorite pulps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Buendia-Kandia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rondags</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.03.048⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-019-00395-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297016v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acetyl Groups in Typha capensis: Fate of Acetates during Organosolv and Ionosolv Pulping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martina Bremer</w:t>
+                <w:t xml:space="preserve">Production of oil palm (Elaeis guineensis) fronds lignin-derived non-toxic aldehyde for eco-friendly wood adhesive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noraini Abdul Samad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nur Hanis Abd. Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Adilla Rozuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siti Baidurah Yusoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym10060619⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.1266-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2018.03.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297011v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Biodegradation of Grape Pomace Tannins by Aspergillus niger and Application in Wood Adhesive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acetyl Groups in Typha capensis: Fate of Acetates during Organosolv and Ionosolv Pulping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idi Guga Audu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Bremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (1), pp.894 - 905. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15376/biores.13.1.894-905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym10060619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765372v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensed Tannins from Mangrove and Grape Pomace as Renewable Corrosion Inhibitors and Wood Adhesive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of a short rotation coppice poplar as a feedstock for platform chemicals and lignin-based building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affaizza Mohd Shah</w:t>
+                <w:t xml:space="preserve">Viktoria Rohde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazwan Hussin M</w:t>
+                <w:t xml:space="preserve">Thomas Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Nasir Mohamad Ibrahim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
+                <w:t xml:space="preserve">Moritz Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Böringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Tübke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2090-4568.1000182⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.698-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149016v1</w:t>
+                <w:t xml:space="preserve">hal-02289752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Characterization of Non-Saccharidic and Saccharidic Components of Rapeseed Hulls and Sunflower Shells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marwa Brahim</w:t>
+                <w:t xml:space="preserve">Biochemical characterization of the skeletal matrix of the massive coral, Porites australiensis - The saccharide moieties and their localization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takeshi Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Boussetta</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chuya Shinzato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.3143-3153. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 203 (3), pp.219-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15376/biores.12.2.3143-3153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2018.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765374v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ultrasounds and high voltage electrical discharges on physico-chemical properties of rapeseed straw’s lignin and pulps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective Biodegradation of Grape Pomace Tannins by Aspergillus niger and Application in Wood Adhesive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju Qing Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Yan Mao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.04.003⟩</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (1), pp.894 - 905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15376/biores.13.1.894-905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765370v1</w:t>
+                <w:t xml:space="preserve">hal-01765372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment of trace element-enriched biomasses grown on phytomanaged soils for bioethanol production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Chalot</w:t>
+                <w:t xml:space="preserve">Condensed Tannins from Mangrove and Grape Pomace as Renewable Corrosion Inhibitors and Wood Adhesive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaizza Mohd Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazwan Hussin M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nasir Mohamad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.05.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 08 (01), pp.1000182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2090-4568.1000182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538463v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of oil palm fronds lignin by incorporation of m -cresol for improving structural and antioxidant properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Ionic Liquid 1-Ethyl-3-Methylimidazolium Acetate Mediated Extraction on Lignin Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idi Guga Audu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heiko Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Bremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.06.038⟩</w:t>
+              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 (02), pp.114-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/gsc.2017.72010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765057v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multitechnique Characterization of Lignin Softening and Pyrolysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward the cottonisation of hemp fibers by steam explosion -Part 1: Defibration and morphological</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Sauvageon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Lavoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01130⟩</w:t>
+              <w:t xml:space="preserve">Textile Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (9), pp.1047-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0040517517697644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01575541v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Ionic Liquid 1-Ethyl-3-Methylimidazolium Acetate Mediated Extraction on Lignin Features</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anton Hoffmann</w:t>
+                <w:t xml:space="preserve">Pretreatment optimization from rapeseed straw and lignin characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zieger-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current opinion in green and sustainable chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/gsc.2017.72010⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.643-650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297038v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the cottonisation of hemp fibers by steam explosion -Part 1: Defibration and morphological</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Characterization of Non-Saccharidic and Saccharidic Components of Rapeseed Hulls and Sunflower Shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Sauvageon</w:t>
+                <w:t xml:space="preserve">Marwa Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lavoie</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Textile Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (9), pp.1047-1055. </w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.3143-3153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0040517517697644⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15376/biores.12.2.3143-3153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02289748v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment optimization from rapeseed straw and lignin characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">Impact of ultrasounds and high voltage electrical discharges on physico-chemical properties of rapeseed straw’s lignin and pulps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Boussetta</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
+                <w:t xml:space="preserve">B.L. Checa Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grimi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Zieger-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.11.033⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.11 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099180v1</w:t>
+                <w:t xml:space="preserve">hal-01765370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Potassium on the Mechanisms of Biomass Pyrolysis Studied using Complementary Analytical Techniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
+                <w:t xml:space="preserve">Pretreatment of trace element-enriched biomasses grown on phytomanaged soils for bioethanol production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201501560⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01416493v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative physically-assisted soda fractionation of rapeseed hulls for better recovery of biopolymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Vorobiev</w:t>
+                <w:t xml:space="preserve">A Multitechnique Characterization of Lignin Softening and Pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binod Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brosse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ra27548b⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (8), pp.6940-6949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.7b01130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060009v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction and Characterization of Fibers from Palm Tree</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ichrak Tahri</w:t>
+                <w:t xml:space="preserve">Modification of oil palm fronds lignin by incorporation of m -cresol for improving structural and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurul Atiqah Sa’don</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nasir Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (3), pp.7016-7025. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 104 (PART A), pp.251 - 260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15376/biores.11.3.7016-7025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.06.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492068v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of biomass pyrolysis studied by combining a fixed bed reactor with advanced gas analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Brech</w:t>
+                <w:t xml:space="preserve">Physicochemical of microcrystalline cellulose from oil palm fronds as potential methylene blue adsorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liangyuan Jia</w:t>
+                <w:t xml:space="preserve">Nurul Aqilah Pohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaharaddeen Garba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadio Cissé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">M. Jain Kassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117, pp.334 - 346. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.11-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.06.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923764v1</w:t>
+                <w:t xml:space="preserve">hal-03070881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delignification of rapeseed straw using innovative chemo-physical pretreatments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Potassium on the Mechanisms of Biomass Pyrolysis Studied using Complementary Analytical Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. El Kantar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Grimi</w:t>
+                <w:t xml:space="preserve">Yann Le brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Brosse</w:t>
+                <w:t xml:space="preserve">Sébastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouroukba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.09.019⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (8), pp.863 - 872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201501560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060016v1</w:t>
+                <w:t xml:space="preserve">hal-01416493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organosolv Lignin-Based Wood Adhesive. Influence of the Lignin Extraction Conditions on the Adhesive Performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Innovative physically-assisted soda fractionation of rapeseed hulls for better recovery of biopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Vorobiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym8090340⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (24), pp.19833-19842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra27548b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01599915v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of biomass char formation investigated by advanced solid state NMR</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extraction and Characterization of Fibers from Palm Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ichrak Tahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Segovia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.06.033⟩</w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.7016-7025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15376/biores.11.3.7016-7025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01599591v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The capability of ultrafiltrated alkaline and organosolv oil palm ( Elaeis guineensis ) fronds lignin as green corrosion inhibitor for mild steel in 0.5 M HCl solution</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delignification of rapeseed straw using innovative chemo-physical pretreatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. El Kantar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boussetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.measurement.2015.10.007⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.92-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071636v1</w:t>
+                <w:t xml:space="preserve">hal-03060016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical of microcrystalline cellulose from oil palm fronds as potential methylene blue adsorbents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zaharaddeen Garba</w:t>
+                <w:t xml:space="preserve">Mechanisms of biomass pyrolysis studied by combining a fixed bed reactor with advanced gas analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jain Kassim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
+                <w:t xml:space="preserve">Liangyuan Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadio Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillain Mauviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.06.094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.334 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03070881v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment of miscanthus using 1,3-dimethyl-imidazolium methyl phosphonate (DMIMMPh) ionic liquid for glucose recovery and ethanol production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El-Sayed R. E. Hassan</w:t>
+                <w:t xml:space="preserve">Organosolv Lignin-Based Wood Adhesive. Influence of the Lignin Extraction Conditions on the Adhesive Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Dababi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Mutelet</w:t>
+                <w:t xml:space="preserve">Olinda Carreon Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elimame Elaloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Moise</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Françoise Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (75), pp.61455-61464. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (9), pp.340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra08946h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym8090340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270997v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved corrosion inhibition of mild steel by chemically modified lignin polymers from Elaeis guineensis agricultural waste</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of biomass char formation investigated by advanced solid state NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jésus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2015.07.030⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.165-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2016.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599799v1</w:t>
+                <w:t xml:space="preserve">hal-01599591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced properties of oil palm fronds (OPF) lignin fractions produced via tangential ultrafiltration technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">The capability of ultrafiltrated alkaline and organosolv oil palm ( Elaeis guineensis ) fronds lignin as green corrosion inhibitor for mild steel in 0.5 M HCl solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nasir Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.027⟩</w:t>
+              <w:t xml:space="preserve">Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78, pp.90-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.measurement.2015.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598424v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lophira lanceolata seed oil extraction method (ancestral or modern) modifies the properties of the oil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+                <w:t xml:space="preserve">High Resolution Solid State 2D NMR Analysis of Biomass and Biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Sohounhloue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jesus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Gadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 67, pp.49-54. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87 (2), pp.DOI: 10.1021/ac504237c. </w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ac504237c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278111v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Lignin Polyols from the Residues of Oil Palm Empty Fruit Bunch</w:t>
+                <w:t xml:space="preserve">Pretreatment of miscanthus using 1,3-dimethyl-imidazolium methyl phosphonate (DMIMMPh) ionic liquid for glucose recovery and ethanol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Hasan Faris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
+                <w:t xml:space="preserve">El-Sayed R. E. Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hazwan Hussin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fabrice Mutelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15376/biores.10.4.7339-7352⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (75), pp.61455-61464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ra08946h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598213v1</w:t>
+                <w:t xml:space="preserve">hal-01270997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Miscanthus pyrolysis by DRIFTs, UV Raman spectroscopy and mass spectrometry</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and Characterization of Lignin Polyols from the Residues of Oil Palm Empty Fruit Bunch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Delmotte</w:t>
+                <w:t xml:space="preserve">Abbas Hasan Faris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nasir Mohamad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Dufour</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">M Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 113, pp.402-411. </w:t>
+              <w:t xml:space="preserve">Bioresources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.7339-7352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15376/biores.10.4.7339-7352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230722v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cellulose prepared from some Algerian lignocellulosic materials (zeen oak wood, Aleppo pine wood and date palm rachis)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improved corrosion inhibition of mild steel by chemically modified lignin polymers from Elaeis guineensis agricultural waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nasir Mohamad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siham Amirou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00107-015-0903-3⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 163, pp.201-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2015.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598449v1</w:t>
+                <w:t xml:space="preserve">hal-01599799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and anticorrosive properties of oil palm frond lignins extracted with different techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Enhanced properties of oil palm fronds (OPF) lignin fractions produced via tangential ultrafiltration technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nasir Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0405-1⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284157v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of mechanical strength of particleboard using environmentally friendly pine (Pinus pinaster L.) tannin adhesives with cellulose nanofibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lophira lanceolata seed oil extraction method (ancestral or modern) modifies the properties of the oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guevara Nonviho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juqing Cui</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Sohounhloue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0392-2⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.49-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284153v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Solid State 2D NMR Analysis of Biomass and Biochar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId464" w:history="1">
+                <w:t xml:space="preserve">Characterization of Miscanthus pyrolysis by DRIFTs, UV Raman spectroscopy and mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Elmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Brech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Raya</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Gadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac504237c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 113, pp.402-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101584v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical properties and thermal stability of microcrystalline cellulose isolated from Alfa fibres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of cellulose prepared from some Algerian lignocellulosic materials (zeen oak wood, Aleppo pine wood and date palm rachis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riad Benelmir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Imane Haddadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Aliouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Amirou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.01.058⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Wood and Wood Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73 (3), pp.419-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00107-015-0903-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01597789v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of catalytic oil palm fronds (OPF) pulping on organosolv lignin properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Antioxidant and anticorrosive properties of oil palm frond lignins extracted with different techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaizza Mohd Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nasir Mohamad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Perrin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 109 (SI), pp.33-39. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (1), pp.17-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0405-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597089v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical characterization of Lophira lanceolata and Carapa procera seed oils: Analysis of Fatty Acids, Sterols, Tocopherols and Tocotrienols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of mechanical strength of particleboard using environmentally friendly pine (Pinus pinaster L.) tannin adhesives with cellulose nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Paris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+                <w:t xml:space="preserve">Juqing Cui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoning Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sessou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.C.P. Agbangnan</w:t>
+                <w:t xml:space="preserve">Yuhe Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Journal of Chemical Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (1), pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0392-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01592604v1</w:t>
+                <w:t xml:space="preserve">hal-01284153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on the structure and antioxidant properties of modified lignin obtained by different combinative processes of oil palm fronds (OPF) biomass</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of polyphenols extraction from grape residues in water medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 52, pp.544-551. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.11.026⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 52, pp.18-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521328v1</w:t>
+                <w:t xml:space="preserve">hal-01597472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UPLC method for the determination of vitamin E homologues and derivatives in vegetable oils, margarines and supplement capsules using pentafluorophenyl column</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Foo Wong</w:t>
+                <w:t xml:space="preserve">Physico-chemical properties and thermal stability of microcrystalline cellulose isolated from Alfa fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djalal Trache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Makahleh</w:t>
+                <w:t xml:space="preserve">André Donnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahruddin Saad</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riad Benelmir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 130, pp.299-306. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.223-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.01.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597495v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of polyphenols extraction from grape residues in water medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Brahim</w:t>
+                <w:t xml:space="preserve">Impact of catalytic oil palm fronds (OPF) pulping on organosolv lignin properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nasir Mohamad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gambier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 52, pp.18-22. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 109 (SI), pp.33-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.10.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2014.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597472v1</w:t>
+                <w:t xml:space="preserve">hal-01597089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compositions and chemical variability of grape pomaces from French vineyard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical characterization of Lophira lanceolata and Carapa procera seed oils: Analysis of Fatty Acids, Sterols, Tocopherols and Tocotrienols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guevara Nonviho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierangelo Rondeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois Gambier</w:t>
+                <w:t xml:space="preserve">Cédric Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Jolibert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Sessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C.P. Agbangnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research Journal of Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (9), pp.57-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593621v1</w:t>
+                <w:t xml:space="preserve">hal-01592604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Optimization of Typha Grass Organosolv Pretreatments Using Parallel Microwave Reactors for Ethanol Production</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation on the structure and antioxidant properties of modified lignin obtained by different combinative processes of oil palm fronds (OPF) biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nasir Mohamad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie3019802⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.544-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593783v1</w:t>
+                <w:t xml:space="preserve">hal-01521328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the lignin structure of three lignocellulosic feedstocks on their organosolv delignification. Effect of carbonium ion scavengers</w:t>
+                <w:t xml:space="preserve">UPLC method for the determination of vitamin E homologues and derivatives in vegetable oils, margarines and supplement capsules using pentafluorophenyl column</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudip Kumar Rakshit</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yong Foo Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Makahleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahruddin Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nasir Mohamad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52, pp.151-158. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.299-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.02.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593629v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the chemistry of biomass pyrolysis by means of tunable synchrotron photoionisation-mass spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physicochemical characterization of alkaline and ethanol organosolv lignins from oil palm (Elaeis guineensis) fronds as phenol substitutes for green material applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hazwan Hussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Nasir Mohamad Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society of Chemistry Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra40486b⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799210v1</w:t>
+                <w:t xml:space="preserve">hal-01593766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different pretreatments on delignification pattern and enzymatic hydrolysability of miscanthus, oil palm biomass and typha grass</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compositions and chemical variability of grape pomaces from French vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierangelo Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.09.010⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.251-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01593628v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Effects of Ionic Liquid 1-Butyl-3-methylimidazolium Acetate Pretreatment and Enzymatic Hydrolysis of Typha capensis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of the lignin structure of three lignocellulosic feedstocks on their organosolv delignification. Effect of carbonium ion scavengers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Kumar Rakshit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sudip K. Rakshit</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakindra Prasad Timilsena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idi Guga Audu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef301717x⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.02.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593757v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterization of alkaline and ethanol organosolv lignins from oil palm (Elaeis guineensis) fronds as phenol substitutes for green material applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rapid Optimization of Typha Grass Organosolv Pretreatments Using Parallel Microwave Reactors for Ethanol Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandana Janaka Abeywickrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakindra Prasad Timilsena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Kumar Rakshit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2013.04.030⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (4), pp.1691-1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie3019802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593766v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus: a fast-growing crop for biofuels and chemicals production</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
+                <w:t xml:space="preserve">Revealing the chemistry of biomass pyrolysis by means of tunable synchrotron photoionisation-mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junjie Weng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liangyuan Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianzhi Meng</w:t>
+                <w:t xml:space="preserve">Xiaofeng Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qining Sun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Sirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bbb.1353⟩</w:t>
+              <w:t xml:space="preserve">Royal Society of Chemistry Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.4786-4792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra40486b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00778161v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Origin of Molecular Mobility During Biomass Pyrolysis as Revealed by In situ 1H NMR Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of different pretreatments on delignification pattern and enzymatic hydrolysability of miscanthus, oil palm biomass and typha grass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakindra Prasad Timilsena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandana Janaka Abeywickrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Kumar Rakshit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colin Snape,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201100442⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 135, pp.82-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777023v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Analysis of Biomass Pyrolysis by High Temperature Rheology in Relations with H-1 NMR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Investigation of the Effects of Ionic Liquid 1-Butyl-3-methylimidazolium Acetate Pretreatment and Enzymatic Hydrolysis of Typha capensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idi G. Audu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Desharnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip K. Rakshit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26 (10), pp.6432-6441. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ef301310x⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 27 (1), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef301717x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00777016v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensed tannins from grape pomace: Characterization by FTIR and MALDI TOF and production of environment friendly wood adhesive</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Combination of enzymatic hydrolysis and ethanol organosolv pretreatments : effect on lignin structures, delignification yields and cellulose-to-glucose conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Obama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ricochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.02.039⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112, pp.156-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.02.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140957v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of enzymatic hydrolysis and ethanol organosolv pretreatments : effect on lignin structures, delignification yields and cellulose-to-glucose conversion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extraction, Characterization and Utilization of Organosolv Miscanthus Lignin for the Conception of Environmentally Friendly Mixed Tannin/Lignin Wood Resins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.02.080⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (13), pp.1549-1560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/016942410X524110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140955v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction, Characterization and Utilization of Organosolv Miscanthus Lignin for the Conception of Environmentally Friendly Mixed Tannin/Lignin Wood Resins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Miscanthus: a fast-growing crop for biofuels and chemicals production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonio Pizzi</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianzhi Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qining Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ragauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adhesion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/016942410X524110⟩</w:t>
+              <w:t xml:space="preserve">Biofuels, Bioproducts &amp; Biorefining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.580-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bbb.1353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047164v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condensed tannins extraction from grape pomace: Characterization and utilization as wood adhesives for wood particleboard</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Origin of Molecular Mobility During Biomass Pyrolysis as Revealed by In situ 1H NMR Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Castro-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouroukba,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Snape,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2011.02.009⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (7), pp.1258-1265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201100442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148008v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Polyphenolics from Lignocellulosic Materials and Agricultural Byproducts for the Formulation of Resin for Wood Adhesives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">In Situ Analysis of Biomass Pyrolysis by High Temperature Rheology in Relations with H-1 NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Castro-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Olcese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouroukba,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jbmb.2011.1172⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (10), pp.6432-6441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ef301310x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148012v1</w:t>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00777016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Galactoglucomannans and Acidic Arabinans Recovery in Softwood</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Condensed tannins from grape pomace: Characterization by FTIR and MALDI TOF and production of environment friendly wood adhesive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Ding Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie202273d⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.13-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2012.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148011v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of condensed tannins from grape pomace for use as wood adhesives</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corona discharge treatment route for the grafting of modified β-cyclodextrin molecules onto cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ragoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2010.10.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 70 (1-2), pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10847-010-9879-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147998v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of grape stalks as a bioresource</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation and optimization of organosolv pretreatment using combined severity factors and response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Sheng Goh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Teng Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keat Teong Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Ragauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2010.10.009⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (9), pp.4025-4033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2011.06.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147999v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of condensed tannins from grape pomace for use as wood adhesives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId618" w:history="1">
+                <w:t xml:space="preserve">Condensed tannins extraction from grape pomace: Characterization and utilization as wood adhesives for wood particleboard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Ding Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 33 (1), pp.253-257. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2010.10.007⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 34 (1), pp.907-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2011.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04917384v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of condensed tannins from grape pomace for use as wood adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Navarrete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (1), pp.253-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919080v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de la lignine de Miscanthus x Giganteus pour la production d’adhésifs pour le matériau bois</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Brosse</w:t>
+                <w:t xml:space="preserve">Evaluation of grape stalks as a bioresource</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ragauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2011048⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.200-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2010.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03148014v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corona discharge treatment route for the grafting of modified β-cyclodextrin molecules onto cellulose</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction of Polyphenolics from Lignocellulosic Materials and Agricultural Byproducts for the Formulation of Resin for Wood Adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhou Ding Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10847-010-9879-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of biobased materials and bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (4), pp.460-465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jbmb.2011.1172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03148000v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and optimization of organosolv pretreatment using combined severity factors and response surface methodology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimization of Galactoglucomannans and Acidic Arabinans Recovery in Softwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Desharnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2011.06.034⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (24), pp.14217-14220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie202273d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148006v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of autohydrolysis of Miscanthus x giganteus on lignin structure and organosolv delignification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extraction of condensed tannins from grape pomace for use as wood adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.143⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.253-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917391v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of autohydrolysis of Miscanthus x giganteus on lignin structure and organosolv delignification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extraction of condensed tannins from grape pomace for use as wood adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Ping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Navarrete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.143⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.253-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2010.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147996v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the chemical modifications of beech wood lignin during heat treatment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction de la lignine de Miscanthus x Giganteus pour la production d’adhésifs pour le matériau bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Navarette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.05.018⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (4), pp.463-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2011048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089136v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilute Sulphuric Acid and Ethanol Organosolv Pretreatment of Miscanthus x Giganteus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of process severity on the chemical structure of Miscanthus ethanol organosolv lignin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ragauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose Chemistry and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95 (6), pp.997-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151509v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of process severity on the chemical structure of Miscanthus ethanol organosolv lignin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Effect of autohydrolysis of Miscanthus x giganteus on lignin structure and organosolv delignification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Desharnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Ragauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.03.012⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (23), pp.9321-9329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148003v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of milled wood lignin and ethanol organosolv lignin from miscanthus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Effect of autohydrolysis of Miscanthus x giganteus on lignin structure and organosolv delignification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyne Desharnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 94 (10), pp.1632-1638. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (23), pp.9321-9329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2010.06.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03147994v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient preparation of N′,N″-1H-isoindole-1,3-diylidenedicarbohydrazides via 1,1,3-trichloro-1H-isoindole, and their characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Hordiyenko</w:t>
+                <w:t xml:space="preserve">Investigation of the chemical modifications of beech wood lignin during heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Rudenko</w:t>
+                <w:t xml:space="preserve">Mounir Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Biitseva</w:t>
+                <w:t xml:space="preserve">Mathieu Petrissans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Turov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axelle Arrault</w:t>
+                <w:t xml:space="preserve">Stéphane Dumarcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 95, 9 (1721-1726), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2010.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.05.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03151506v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pretreatment of Miscanthus x giganteus Using the Ethanol Organosolv Process for Ethanol Production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dilute Sulphuric Acid and Ethanol Organosolv Pretreatment of Miscanthus x Giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ragauskas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellulose Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (1-3), pp.71-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03147993v1</w:t>
+                <w:t xml:space="preserve">hal-03151509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of milled wood lignin and ethanol organosolv lignin from miscanthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (10), pp.1632-1638. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase synthesis of N-aminodipeptides in high optical purity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient preparation of N′,N″-1H-isoindole-1,3-diylidenedicarbohydrazides via 1,1,3-trichloro-1H-isoindole, and their characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Didierjean</w:t>
+                <w:t xml:space="preserve">Olga Hordiyenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Igor Rudenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Biitseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Turov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Arrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.10.152⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (31), pp.6218-6225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2009.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03148034v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pretreatment of Miscanthus x giganteus Using the Ethanol Organosolv Process for Ethanol Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ragauskas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (18), pp.8328-8334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie9006672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00245822v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Nα-Z, Nβ-Fmoc or Boc protected α−hydrazinoacids and study of the coupling reaction in solution of Nα-Z-α-hydrazinoesters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of milled wood lignin and ethanol organosolv lignin from miscanthus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulomi Sannigrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2006.12.085⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94 (10), pp.1632-1638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2009.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198766v1</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03147994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid phase synthesis of Hydrazinopeptides in Boc and Fmoc strategies monitored by HR MAS NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid phase synthesis of N-aminodipeptides in high optical purity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bouillon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId693" w:history="1">
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.07.038⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.156-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.10.152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199111v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N′-(3-Amino-1H-isoindol-1-ylidene)-R-carbohydrazides and Their Amide-Type Isomerism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self assembling fibrillar networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Frochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.1131-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b714375c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200600063⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148033v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00245822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid and solide phase syntheses of orthogonally protected α-hydrazinoacid derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId704" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Nα-Z, Nβ-Fmoc or Boc protected α−hydrazinoacids and study of the coupling reaction in solution of Nα-Z-α-hydrazinoesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Vanderesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 45 (18), pp.3569-3572. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63, pp.2223-2234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.03.063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2006.12.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097374v1</w:t>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -( tert -Butyloxycarbonylamino)phthalimide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solid phase synthesis of Hydrazinopeptides in Boc and Fmoc strategies monitored by HR MAS NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Kauffmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">André Aubry</w:t>
+                <w:t xml:space="preserve">Olivier Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (39), pp.9635-9641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2007.07.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600536804010098⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04000026v1</w:t>
+                <w:t xml:space="preserve">hal-00199111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A family of strong low-molecular-weight organogelators based on aminoacid derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">N′-(3-Amino-1H-isoindol-1-ylidene)-R-carbohydrazides and Their Amide-Type Isomerism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olha Hordiyenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Biitseva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Yu. Kornilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.10.139⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2006 (12), pp.2833-2842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200600063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151500v1</w:t>
+                <w:t xml:space="preserve">hal-03148033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Multiply Protected Alkylhydrazine Derivatives by Mitsunobu and PTC Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">N -( tert -Butyloxycarbonylamino)phthalimide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.200300445⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 60 (6), pp.o934-o935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600536804010098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03151505v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">USE OF N -ACYL OR N -ALKYLOXYCARBONYL-AMINOTETRACHLOROPHTHALIMIDES FOR THE PREPARATION OF ALKYLHYDRAZINES VIA THE MITSUNOBU PROTOCOL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A family of strong low-molecular-weight organogelators based on aminoacid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Barth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 45 (52), pp.9521-9524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.10.139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1081/SCC-120014971⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03151498v1</w:t>
+                <w:t xml:space="preserve">hal-03151500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very efficient one-pot conversion of N-aminophthalimide derivatives into the corresponding N-amino-di-tert-butyl imidodicarbonates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Liquid and solide phase syntheses of orthogonally protected α-hydrazinoacid derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Vanderesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 43 (2), pp.249-251. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(01)02128-1⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 45 (18), pp.3569-3572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2004.03.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148028v1</w:t>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original and efficient method for the preparation of N-aminoamide pseudodipeptides in high optical purity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Preparation of Multiply Protected Alkylhydrazine Derivatives by Mitsunobu and PTC Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Fatima Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(02)00119-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2003 (24), pp.4757-4764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.200300445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03148029v1</w:t>
+                <w:t xml:space="preserve">hal-03151505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Synthetic Route to Protected α-Hydrazinoesters in High Optical Purity Using the Mitsunobu Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Original and efficient method for the preparation of N-aminoamide pseudodipeptides in high optical purity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grandeury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo005696t⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (11), pp.2009-2011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(02)00119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03148026v1</w:t>
+                <w:t xml:space="preserve">hal-03148029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N-tert-Butoxycarbonylaminophthalimide, a versatile reagent for the conversion of alcohols into alkylated tert-butylcarbazates or hydrazines via the Mitsunobu protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">USE OF N -ACYL OR N -ALKYLOXYCARBONYL-AMINOTETRACHLOROPHTHALIMIDES FOR THE PREPARATION OF ALKYLHYDRAZINES VIA THE MITSUNOBU PROTOCOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Fatima Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-4039(99)02038-9⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 32 (23), pp.3603-3610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1081/SCC-120014971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03151494v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Synthesis of 1,1-Substituted Hydrazines by Alkylation of N -Acyl- or N -alkyloxycarbonylaminophthalimide Using the Mitsunobu Protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Very efficient one-pot conversion of N-aminophthalimide derivatives into the corresponding N-amino-di-tert-butyl imidodicarbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo000225s⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 43 (2), pp.249-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(01)02128-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03148023v1</w:t>
+                <w:t xml:space="preserve">hal-03148028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of N-(protected)aminophthalimides: application to the synthesis of singly labelled isoniazid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A New Synthetic Route to Protected α-Hydrazinoesters in High Optical Purity Using the Mitsunobu Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Fatima Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/A807230B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 66 (8), pp.2869-2873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo005696t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03151491v1</w:t>
+                <w:t xml:space="preserve">hal-03148026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy Access to Cyclopentanoid Structures. 2 1 Transposition of Tricyclo[m.n.0.0 2,m+1 ]alca-2,3,m+2-triol Derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">New Synthesis of 1,1-Substituted Hydrazines by Alkylation of N -Acyl- or N -alkyloxycarbonylaminophthalimide Using the Mitsunobu Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Fatima Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Caubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00397919508010802⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 65 (14), pp.4370-4374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo000225s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151471v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Access to Prostanoids Like from Easy Avaliable Starting Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">N-tert-Butoxycarbonylaminophthalimide, a versatile reagent for the conversion of alcohols into alkylated tert-butylcarbazates or hydrazines via the Mitsunobu protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Fatima Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Caubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1246/cl.1995.193⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 41 (2), pp.205-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-4039(99)02038-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151478v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easy access to cyclopentanoid structures. 1. Preparation and transposition of tricyclo[m.n.0.02,m+1]alca-2,3,m + 2-triol derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synthesis of N-(protected)aminophthalimides: application to the synthesis of singly labelled isoniazid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Caubere</w:t>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Fatima Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 58 (17), pp.4572-4578. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Perkin Transactions 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 22, pp.3685-3688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo00069a016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/A807230B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03151473v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereospecific emulsion polymerization of 2-phenyl-1,3-butadiene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Easy Access to Cyclopentanoid Structures. 2 1 Transposition of Tricyclo[m.n.0.0 2,m+1 ]alca-2,3,m+2-triol Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Friedmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Paul Caubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 27 (8), pp.747-749. </w:t>
+              <w:t xml:space="preserve">Synthetic Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 25 (2), pp.157-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0014-3057(91)90002-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00397919508010802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03151477v1</w:t>
+                <w:t xml:space="preserve">hal-03151471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">New Access to Prostanoids Like from Easy Avaliable Starting Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caubère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 24 (3), pp.193-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1246/cl.1995.193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Easy access to cyclopentanoid structures. 1. Preparation and transposition of tricyclo[m.n.0.02,m+1]alca-2,3,m + 2-triol derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Jamart-Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Ianelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Caubere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 58 (17), pp.4572-4578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo00069a016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stereospecific emulsion polymerization of 2-phenyl-1,3-butadiene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Friedmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 27 (8), pp.747-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0014-3057(91)90002-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New easy access to cyclopentanoid structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Ianelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Nardelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Caubère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 32 (26), pp.3069-3070. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0040-4039(91)80691-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03151476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25161,3312 +25555,3312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-Friendly Chitosan-Based Composites from Olive Waste, Miscanthus, Spent Mushroom Substrate, and Recycled Textile: Meeting Standards for Sustainable Wood Alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurofillers Polymer Blends 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04921672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panneaux non-tissés en fibres naturelles pour l'absorption acoustique : caractérisation et prédiction en fonction de la masse volumique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melek Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayda Baffoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIgnin from MAcro to NAnosize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marchal-Heussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Fall 2023 Harnessing the Power of Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACS, Aug 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW FORMALDEHYDE-FREE PARTICLE PANELS MADE FROM AGRICULTURAL WASTES AND CHITOSAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dimitrova Mihajlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CYSENI 2022 - 18th International conference of Young Scientists on Energy and Natural Sciences Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panneaux de bois ignifuges sans colle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Nakhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.23-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame retardancy of Phytic acid/Urea grafted steam-exploded miscanthus-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmina Khalaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Dimitrova Mihajlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOFRAM 2022 - 3e conférence internationale sur les additifs et matériaux ignifuges respectueux de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; Université de Montpellier; École d'ingénieurs de chimie de Montpellier (ENSCM); Société Chimique de France (SCF), May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Phosphorous-Based Flame Retardant For Lignocellulosic Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Antoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Nakhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOFRAM 2022 - 3e conférence internationale sur les additifs et matériaux ignifuges respectueux de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; Université de Montpellier; École d'ingénieurs de chimie de Montpellier (ENSCM); Société Chimique de France (SCF), May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal characterization of lignocellulosic biomass after steam-explosion pretreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangère Lebas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gaudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Spriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biomass Conference and Exhibition Proceedings (EUBCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETA-Florence Renewable Energies, May 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytostabilization of ion-adsorption rare earth element mine tailings in South China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermine Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meina Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenshen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shichen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Sino-French International Workshop on Contaminated Soil Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Posidonia Oceanica waste using steam explosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Engineering &amp; Sustainable Development - ICESD 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of Development and Technological Innovation (ADIT), Nov 2019, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of steam explosion to produce microfibrillated cellulose from Posidonia oceanica waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CODEGEPRA, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential valorization of trace element-contaminated willow for bioethanol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chrusciel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">National Meeting of the American-Chemical-Society (ACS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Orlando, United States. pp.abs. 472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03237280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolymerization of fractionated wood by hydrothermal liquefaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Buendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauviel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyroliq 2019: Pyrolysis and Liquefaction of Biomass and Wastes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Franco Berruti, Jun 2019, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural tannin: potential applications in plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Communication orale. 38th world Congress on Biopolymers and Bioplastics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId802" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically extruded polypropylene/tannin resin composites compatibilized with Maleic Anhydride grafted PP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème conférence internationale Woodchem - Le bois à la conquête de la chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing eco-innovative chemical processes to valorise phytoremediation-borne biomasses: the PHYTOCHEM initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maohamed Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ciadamidaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId804" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appoline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Baldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil 2015: 13th International UFZ-Deltares Conference on Sustainable Use and Management of Soil, Sediment and Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorver project: production chain of biomass for industrial purposes from former sites and materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Blaudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appoline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Baldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Bioremediation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
+                <w:t xml:space="preserve">The mechanism of biomass pyrolysis revealed by various analytical methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadio Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263806v1</w:t>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
+                <w:t xml:space="preserve">Pyrolysis of Miscanthus and its biopolymers: Characteristic of changes in biochars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Elmay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Brech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Sino-French Workshop on Soil Pollution and Remediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Brimingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263795v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of lignin pyrolysis investigated by in-situ rheology and ex-situ spectroscopic methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Baldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th Sino-French Workshop on Soil Pollution and Remediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992453v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanism of biomass pyrolysis revealed by various analytical methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sadio Cissé</w:t>
+                <w:t xml:space="preserve">LORVER, filière de production de biomasse végétale à usage industriel à partir de sites et matériaux délaissés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appoline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Baldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId824" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">3ème Journées sites et sol pollués de l’ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992460v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolysis of Miscanthus and its biopolymers: Characteristic of changes in biochars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of lignin pyrolysis investigated by in-situ rheology and ex-situ spectroscopic methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Delmotte</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Binod Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PYRO 2014 (20th International Symposium on Analytical and Applied Pyrolysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Brimingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">, May 2014, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992457v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal analysis of microcrystalline cellulose prepared from esparto grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Donnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djalal Trache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khimeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riad Benelmir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Edition of the Joint European Days on Equilibrium between Phases (JEEP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of low-molecular-weight organogelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ERA-Chemistry Flash Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self-assembling fibrillar networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du PPF Matériaux Fibreux et Arbolor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the gelator structure and solvent on the organisation and chirality of the self-assembling fibrillar network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Nghi Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Frochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd France-Russia seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28476,1207 +28870,1207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass contaminated by trace elements from phytoremediation : A potential valorization for bioethanol production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chrusciel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Fall 2023 Harnessing the Power of Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San Francisco CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of hemicellulosic fractions extracted from hemp fibers by steam explosion in biosourced materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LIMINA : Lignin from MAcro to NAnosize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Marchal-Heussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Printemps du GDR DUMBIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11es journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953607v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Characterization of Lignocellulosic Biomass through Fluorescence Macroscopy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Valorization of hemicellulosic fractions extracted from hemp fibers by steam explosion in biosourced materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées de Printemps du GDR DUMBIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03932083v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMINA : Lignin from MAcro to NAnosize</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Victor Girard</w:t>
+                <w:t xml:space="preserve">Automated Characterization of Lignocellulosic Biomass through Fluorescence Macroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berangère Lebas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gaudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Marchal-Heussler</w:t>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904687v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of steam explosion process for the production of microfibrillated cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bergaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Applied Chemistry &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steam explosion as an alternative way to delignification fibers from Posidonia Oceanica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Mnasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Dhaouadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Engineering &amp; Sustainable Development - ICESD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of microfibrillated cellulose by steam explosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOODCHEM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transplantation de litières foliaires de chêne: réponses taxonomique et fonctionnelle des communautés fongiques associées à la décomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ziegler-Devin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’Ecole Doctorale RP2E</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Vandoeuvre-les -Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03340972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Baldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConsoil 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LORVER project: production chain of biomass for industrial purposes from former sites and materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Baldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Béguiristain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contaminated Site Management in Europe (CSME) &amp; Sustainable Approaches to Remediation of Contaminated Land in Europe (SARCLE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Brussels, Belgium. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29686,625 +30080,625 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage en cascade du bois déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Besserer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Troilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Girods</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Soufflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Cathelineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le recyclage, enjeu pour l’économie circulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions Ltd, pp.273-288, 2023, Sciences - Géosciences - Ressources naturelles : la recherche fondamentale appliquée, 978-1-78948-162-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9162.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04935435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanolignin in materials science and technology— does flame retardancy matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Jouyandeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Parpaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Saeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeram Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymeric Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 230 (9), Elsevier, pp.515-559, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-824364-0.00003-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organosolv Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Hazwan Hussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afidah Abdul Rahim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Wagemann; N. Tippkötter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organosolv Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 166, Springer, pp.153-176, 2017, Advances in Biochemical Engineering/Biotechnology, 978-3-319-97117-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/10_2016_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tannins for Wood Adhesives,Foams and Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zhongqi He. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-based Wood Adhesives: Preparation, Characterization, and Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2017, 9781498740753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed Electric Fields and High-Voltage Electrical Discharges Assisted Extraction of Valuable Bio-compounds and Biopolymers from Rapeseed By-Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Brahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boussetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugène Vorobiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Electroporation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-16, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26779-1_160-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30314,383 +30708,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame-retardant treatment of lignocellulosic materials, resulting flame-retarded lignocellulosic materials and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US11964407B2. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame Retardant Treatment of Lignocellulosic Materials, Resulting Flame-Retarded Lignocellulosic Materials, and Uses Thereof.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Segovia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2021/205128. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'aérogels pour la préparation de matériau pour isolation thermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Jamart-Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham Quoc Nghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Scondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Fr. n°09/53363 PCT Int. Appl. (2010), WO 2010133798 A2 20101125. USA n°13320 800. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30700,265 +31094,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and chemical structure impact of lignin biopolymer over performances of next-generation sunscreens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId865" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04503643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass species and process contribution in a lignin first and ecofriendly approach for nanoparticles production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Marchal-Heussler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04232814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -30968,114 +31362,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles synthèses de composés polycycliques cyclopentaniques : une application des réactions d'élimination-addition réalisées au moyen des bases complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993NAN10294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId870"/>
+      <w:footerReference w:type="default" r:id="rId882"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -31222,51 +31616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097615v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyana Syafawati Osman" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hanani Hazirah Elias" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.143425" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220685v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zouari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Baffoun" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X251349967" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chalard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Buffet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100678" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097625v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hanis Abd Latif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Trache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhexun Ong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasir Mat Arip" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahlinney Lipeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.20.3.Ong" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyong Yang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Qu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqing Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huishu Mo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Ji" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18235461" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042662v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Najhan Idris" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141627" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925085v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17020241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Figel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Aguilar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Saker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c00929" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829878v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Fatin Silmi Mohd Azani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazwan Hussin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119533" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Benkhira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Zermane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Cheknane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134158" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646841v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaharaddeen Garba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Sherwyn Hamidon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113059" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Ortega-Sanhueza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16111610" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706334v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Mansour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem4030019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832911v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhu Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangqi Deng" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Essawy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134672" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689881v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119578" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829849v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Saidin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiful Shahidan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadly Jusoh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.120015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829870v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adjaoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.102342" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646868v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Fragni&#232;res" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marchal-Heussler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131901" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646851v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Ju" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129997" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646833v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fouzi Tarchoun" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Abdelaziz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bessa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourbh Thakur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.131633" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14221786" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669196v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soufflet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c03099" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646861v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Mougnala Moukagni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117808" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Joe Salameh" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16192791" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05207030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c00711" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178420v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bio Ch&#233;&#239;ssou Koto Tamou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crespin Prudence Yabi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Edjross&#232; F. Godonou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Codjo Adjovi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2023.030509" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178421v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04678-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04158773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Limousin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Guendoul" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Vibert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar S&#233;govia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116966" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04108113v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troilo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c05686" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04158764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Gheribi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taleb" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114488" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mewoli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny G&#233;raldo Soppie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Betene Ebanda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Emmanuel Njom" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17888" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284619v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangsong Cheng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.18.4.7309-7319" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04108118v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Hazwan Hussin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043384" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04108099v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bendeif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Kadi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arhab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcdf.2023.100363" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919050v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokiah Hashim" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127210" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04407757v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c02481" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04158779v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Khadraoui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Senthil" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Khiari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117067" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199566v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13172491" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284639v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyun Lu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117614" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284644v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Edwige Mewoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jalin Eyinga Biw&#244;l&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117734" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708784v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115265" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704314v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nader" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fuentealba" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04632-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03698869v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Safou-Tchima" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aymes" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108622" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03518639v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norizaty Irman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gambier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firda Aulya Syamani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103094" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03904935v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01967A" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03670292v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Daas" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119460" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03670279v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nelson Appaturi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Eng Poh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.01.007" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03691626v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.17.2.2933-2958" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03701627v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Ren" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suxia Li" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02773813.2022.2085748" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904940v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khadraoui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nader" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khiari" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergaoui" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04910-1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03904933v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.10.156" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03670298v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wei" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Zhang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114795" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03502862v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ngwa Obame" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114432" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03363284v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guzman" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Becar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2022.017923" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03670289v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Qian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Hou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Hong" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Lu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114901" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201821v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Segovia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hedri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01442-w" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319298v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Vivo-Vilches" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagoj Karakashov" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries7030055" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03425681v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.705358" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189675v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.indcrop.2021.113466" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032164v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Zhou" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Xi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113068" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241174v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girods" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13111752" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03339810v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Cui" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113994" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03448122v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.17.1.469-491" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262883v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Fujie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Koyanagi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.674539" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175675v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Zawani Mohd Nesfu" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnah Osman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyati Mohamad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/wjst.2021.9098" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495239v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanben Du" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108603" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145280v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fodil Cherif" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Benaliouche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12649-020-00955-0" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986960v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Dababi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimame Elaloui" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215041" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02676818v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moussa" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112242" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969596v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abid" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Gabsi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-020-02228-9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145291v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian He" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCLEPRO.2020.120947" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145037v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Mohamad Haafiz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeana Zahari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJBIOMAC.2020.03.020" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969583v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bals" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2020.108111" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02508080v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112320" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971632v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.594379" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145297v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00107-020-01531-Y" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969574v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nornisrina Hashim" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murugan Paramasivam" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Shun Tan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daruliza Kernain" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101511" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02542097v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c01065" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969593v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Liao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.06.168" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649299v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rastin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Movahedifar" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061234" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649346v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derradji" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanang Masruchin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00392" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977584v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11010102" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289732v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111757" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02125966v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simangunsong" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj. Wistara" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0522-4" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02296950v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afidah Abdul Rahim" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.03.032" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196798v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11071108" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02508095v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Carre" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hanis Abd. Latif" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.18" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02125947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9010106" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511078v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffah Izzati Zakaria" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.16" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289744v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Azila Aziz" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Faiz Abdul Latip" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Choe Peng" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.08.255" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289722v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Menana" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111722" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290562v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.07.002" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02508096v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201927501013" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02508094v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lan" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yan Mao" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Qing Cui" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.14.4.9916-9927" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289743v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.05.010" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02125963v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia-Kandia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petitjean" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00395-4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289753v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-018-1360-6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290577v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115019" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02125895v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b01744" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275254v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2018-0190" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862747v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuya Shinzato" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.05.011" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289752v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Rohde" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hahn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Wagner" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#246;ringer" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice T&#252;bke" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.07.034" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02297016v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraini Abdul Samad" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Adilla Rozuli" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Baidurah Yusoff" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.03.048" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02297011v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idi Guga Audu" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Winter" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Hoffmann" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bremer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10060619" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765372v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.13.1.894-905" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149016v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affaizza Mohd Shah" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazwan Hussin M" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasir Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4568.1000182" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765374v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asad" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Brahim" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.12.2.3143-3153" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765370v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Checa Fernandez" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regnier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.04.003" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538463v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.028" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765057v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Atiqah Sa&#8217;don" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.06.038" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575541v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Shrestha" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01130" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02297038v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gsc.2017.72010" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289748v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sauvageon" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517517697644" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099180v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussetta" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zieger-Devin" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.033" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01416493v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#8197;brech" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouroukba" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501560" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060009v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27548b" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492068v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Tahri" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.11.3.7016-7025" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01923764v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Ciss&#233;" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.10.013" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060016v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kantar" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.09.019" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599915v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8090340" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599591v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.06.033" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC6F6SLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03071636v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.10.007" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070881v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Aqilah Pohan" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jain Kassim" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.06.094" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270997v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed R. E. Hassan" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moise" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra08946h" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599799v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2015.07.030" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598424v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.027" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278111v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guevara Nonviho" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sohounhloue" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.01.006" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598213v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hasan Faris" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hazwan Hussin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.7339-7352" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230722v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elmay" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.03.004" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598449v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Haddadou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Aliouche" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Amirou" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-015-0903-3" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284157v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0405-1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284153v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juqing Cui" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Deng" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0392-2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101584v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504237c" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597789v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Donnot" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benelmir" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.01.058" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPCZD87C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597089v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.06.016" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592604v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessou" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.P. Agbangnan" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521328v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.026" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597495v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Foo Wong" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Makahleh" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahruddin Saad" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.07.021" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQJ1PV6R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597472v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gambier" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.030" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593621v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Rondeau" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.06.053" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593783v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Janaka Abeywickrama" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakindra Prasad Timilsena" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Rakshit" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3019802" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593629v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.02.040" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-087XNW1W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799210v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Weng" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tang" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra40486b" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593628v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.09.010" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PC9GLP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593757v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idi G. Audu" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Desharnais" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip K. Rakshit" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301717x" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593766v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.04.030" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778161v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi Meng" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qining Sun" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ragauskas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1353" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HMP71BZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777023v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro-Diaz" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouroukba," TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Snape," TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100442" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S2BVBNWV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777016v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301310x" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140957v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Ping" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Ding Guo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.02.039" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140955v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Obama" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricochon" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.02.080" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047164v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Navarrete" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X524110" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148008v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.02.009" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148012v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2011.1172" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148011v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Du" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie202273d" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147998v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2010.10.007" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C818G52C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147999v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulomi Sannigrahi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2010.10.009" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917384v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919080v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148014v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hage" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navarette" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pizzi" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011048" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C598ACA652E2B2C9F02E11DE23C43BE3B5E8A6D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148000v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhadi" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragoubi" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Joly" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. George" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-010-9879-0" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFED064E4455343FB4A67357DB3EBE887BBF6D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148006v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Sheng Goh" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Teng Tan" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keat Teong Lee" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2011.06.034" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917391v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.143" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTLVNJH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147996v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089136v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.05.018" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21SWDLH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151509v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148003v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.03.012" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147994v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.07.007" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VZJGC1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151506v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Hordiyenko" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rudenko" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Biitseva" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Turov" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Arrault" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.05.031" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147993v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie9006672" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917395v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148034v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Felten" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.10.152" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCBLWB7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198766v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouillon" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.12.085" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98FKGK2W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199111v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabre" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.038" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0WK9CF9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148033v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Hordiyenko" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Yu. Kornilov" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600063" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65D0C5A61E3B3825CE852C8D2A7495BDFC1ED0E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097374v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.03.063" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CWRV5QM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000026v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aubry" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536804010098" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151500v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.10.139" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXNJ24B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151505v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Pinto" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300445" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZS8NTXQ1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151498v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120014971" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148028v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)02128-1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQJW3J8N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148029v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grandeury" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00119-3" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLJRDQXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148026v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodiguel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo005696t" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K606WVDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151494v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)02038-9" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBPZ17FH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148023v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo000225s" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LWK2FR5J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151491v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807230B" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HRQTJ2CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151471v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caub&#232;re" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919508010802" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151478v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.1995.193" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151473v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gregoire" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ianelli" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nardelli" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caubere" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00069a016" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JDTN9PDW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151477v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Friedmann" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-3057(91)90002-6" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLH249RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151476v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(91)80691-X" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4D5C98E6541F854ECE2FE61B5E566A3284A224F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04921672v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365626v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904676v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835601v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khalaf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P El Hage" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brosse" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770096v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhla" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683994v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683956v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakhl" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665151v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Audibert" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudard" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533714v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Guo" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshen Liu" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Zhu" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126305v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005640v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237280v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518900v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauviel Guillain" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518927v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521160v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263795v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992453v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992460v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992457v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985522v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khimeche" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374051v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371530v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904700v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953607v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrache" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932083v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904687v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129123v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129187v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mnasri" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dhaouadi" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129219v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340972v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leduc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935435v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9162.ch9" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513822v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeram Ramakrishna" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824364-0.00003-4" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047142v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2016_61" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961798v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047159v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_160-1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717808v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03519577v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787746v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quoc Nghi" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scondo" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503643v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232814v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747156v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10294" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05571143v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Atikah Sharulnizam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyana Syafawati Osman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Najhan Idris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ziegler-Devin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2026.109273" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05571141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ngwa Obame" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fiacre Bedounguindzi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ Stone Bopenga Bopenga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Calixte Eyi Ndong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-026-03543-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05571140v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter El Hage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Segovia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didilia Ileana Mendoza-Castillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vahabi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48130/cas-0026-0006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Figel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Aguilar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safwan Saker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.5c00929" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hanani Hazirah Elias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chrusciel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.143425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497303v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chalard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Buffet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomc.2025.100678" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melek Ayadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Zouari" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Baffoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1351010X251349967" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhexun Ong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nasir Mat Arip" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahlinney Lipeh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Besserer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.20.3.Ong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097625v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hanis Abd Latif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalal Trache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.139088" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497294v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengyong Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Qu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqing Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huishu Mo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyu Ji" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18235461" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04925085v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Khalaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sonnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland El Hage" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym17020241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042662v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Girard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141627" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05207030v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Chapuis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marchal-Heussler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c00711" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829872v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Antoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Tabib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Joe Salameh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16192791" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829878v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Fatin Silmi Mohd Azani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazwan Hussin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119533" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829849v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Saidin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaiful Shahidan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadly Jusoh" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.120015" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829870v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adjaoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verge" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2024.102342" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646868v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ane Fragni&#232;res" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16131901" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706334v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Mansour" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/appliedchem4030019" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaharaddeen Garba" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Sherwyn Hamidon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2024.113059" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidora Ortega-Sanhueza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym16111610" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663313v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Benkhira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Zermane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benamar Cheknane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134158" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yitong Li" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haizhu Wu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangqi Deng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Essawy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.134672" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04689881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119578" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zehui Ju" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.129997" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646833v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fouzi Tarchoun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Abdelaziz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bessa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourbh Thakur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2024.131633" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829852v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano14221786" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669196v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Soufflet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c03099" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04646861v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Mougnala Moukagni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117808" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284644v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Edwige Mewoli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Emmanuel Njom" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Betene Ebanda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jalin Eyinga Biw&#244;l&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117734" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284639v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buyun Lu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117614" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199566v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13172491" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04108118v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Hazwan Hussin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043384" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04108099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bendeif" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Kadi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Arhab" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcdf.2023.100363" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284619v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangsong Cheng" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.18.4.7309-7319" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04108113v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Troilo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c05686" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04158773v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Limousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Guendoul" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canelle Vibert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar S&#233;govia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116966" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178421v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04678-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bio Ch&#233;&#239;ssou Koto Tamou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mechling" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crespin Prudence Yabi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Edjross&#232; F. Godonou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Codjo Adjovi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2023.030509" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04158764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Gheribi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taleb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Perrin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114488" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178422v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Mewoli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny G&#233;raldo Soppie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e17888" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919050v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokiah Hashim" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127210" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04407757v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fierro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c02481" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04158779v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Khadraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Senthil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Khiari" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bergaoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117067" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03363284v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Nader" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guzman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Becar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fuentealba" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2022.017923" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03670289v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Qian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianqian Hou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Hong" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoning Lu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114901" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03708784v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.115265" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03904935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR01967A" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03670292v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Daas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119460" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03704314v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04632-4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03518639v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norizaty Irman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gambier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firda Aulya Syamani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2022.103094" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03698869v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Safou-Tchima" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Aymes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kapel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108622" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03691626v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.17.2.2933-2958" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03670279v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nelson Appaturi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ng Eng Poh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2022.01.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03701627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaobo Ren" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suxia Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02773813.2022.2085748" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904940v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khadraoui" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nader" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khiari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bergaoui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-022-04910-1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03904933v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.10.156" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03670298v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Wei" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Zhang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2022.114795" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03502862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ngwa Obame" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114432" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03262883v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Takeuchi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manabu Fujie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Koyanagi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.674539" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175675v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Zawani Mohd Nesfu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnah Osman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyati Mohamad" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/wjst.2021.9098" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03201821v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Segovia" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hedri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermine Huot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01442-w" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03189675v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.indcrop.2021.113466" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03319298v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Francisco Vivo-Vilches" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagoj Karakashov" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celzard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine El Hage" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries7030055" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03425681v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.705358" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03032164v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Zhou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuedong Xi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.113068" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241174v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Girods" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13111752" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03339810v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Cui" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113994" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03448122v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.17.1.469-491" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649346v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Derradji" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanang Masruchin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00392" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02649299v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Rastin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Movahedifar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061234" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02542097v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian He" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c01065" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969593v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Jing Liao" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.06.168" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495239v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanben Du" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108603" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969596v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abid" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Gabsi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-020-02228-9" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145291v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JCLEPRO.2020.120947" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145037v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Mohamad Haafiz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeana Zahari" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJBIOMAC.2020.03.020" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145280v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fodil Cherif" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Benaliouche" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12649-020-00955-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02676818v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Moussa" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112242" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02986960v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Dababi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elimame Elaloui" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25215041" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02508080v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pizzi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112320" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969583v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morad Chadni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bals" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desobry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2020.108111" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02971632v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.594379" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145297v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00107-020-01531-Y" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02969574v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nornisrina Hashim" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murugan Paramasivam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joo Shun Tan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daruliza Kernain" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2020.101511" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290577v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grimi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115019" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02125895v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b01744" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275254v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2018-0190" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977584v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11010102" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289732v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111757" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02290562v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2019.07.002" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196798v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11071108" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02508095v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Carre" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;brant" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hanis Abd. Latif" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.18" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511078v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezatul Kamarulzaman" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habibah A. Wahab" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iffah Izzati Zakaria" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21315/jps2019.30.s2.16" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02296950v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afidah Abdul Rahim" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.03.032" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02125947v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano9010106" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02125966v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simangunsong" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj. Wistara" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0522-4" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289744v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Azila Aziz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Faiz Abdul Latip" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Choe Peng" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.08.255" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289722v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Menana" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Chalot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.111722" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02508096v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201927501013" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02508094v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lan" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Yang" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yan Mao" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju Qing Cui" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.14.4.9916-9927" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289743v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2019.05.010" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289753v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-018-1360-6" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02125963v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia-Kandia" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Petitjean" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillain Mauviel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-019-00395-4" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02297016v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noraini Abdul Samad" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Adilla Rozuli" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Baidurah Yusoff" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.03.048" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02297011v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idi Guga Audu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heiko Winter" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Hoffmann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bremer" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym10060619" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289752v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Rohde" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hahn" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Wagner" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#246;ringer" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice T&#252;bke" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.07.034" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862747v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuya Shinzato" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.05.011" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765372v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.13.1.894-905" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03149016v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affaizza Mohd Shah" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazwan Hussin M" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasir Mohamad Ibrahim" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4568.1000182" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02297038v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/gsc.2017.72010" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02289748v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Sauvageon" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lavoie" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517517697644" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03099180v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brahim" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boussetta" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vorobiev" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zieger-Devin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.033" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765374v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asad" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Brahim" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.12.2.3143-3153" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765370v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Checa Fernandez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Regnier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.04.003" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538463v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.028" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01575541v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binod Shrestha" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Brech" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ghislain" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leclerc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.7b01130" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01765057v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Atiqah Sa&#8217;don" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.06.038" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03070881v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Aqilah Pohan" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jain Kassim" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.06.094" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01416493v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le&#8197;brech" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouroukba" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201501560" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060009v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brosse" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra27548b" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492068v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Tahri" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.11.3.7016-7025" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03060016v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Kantar" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2016.09.019" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01923764v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyuan Jia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadio Ciss&#233;" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.10.013" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599915v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Carreon Gimello" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Quignard" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym8090340" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599591v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;sus Raya" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gadiou" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.06.033" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BC6F6SLH-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03071636v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2015.10.007" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101584v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac504237c" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01270997v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Sayed R. E. Hassan" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mutelet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moise" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra08946h" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598213v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hasan Faris" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hazwan Hussin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15376/biores.10.4.7339-7352" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01599799v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2015.07.030" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598424v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.027" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278111v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guevara Nonviho" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Paris" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sohounhloue" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.01.006" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230722v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Elmay" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delmotte" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Dufour" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.03.004" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01598449v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Haddadou" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Aliouche" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Amirou" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-015-0903-3" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284157v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0405-1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284153v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juqing Cui" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhe Deng" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0392-2" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597472v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gambier" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.10.030" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597789v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Donnot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Benelmir" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.01.058" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QPCZD87C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597089v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2014.06.016" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01592604v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sessou" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.P. Agbangnan" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01521328v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.11.026" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01597495v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Foo Wong" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Makahleh" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahruddin Saad" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.07.021" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQJ1PV6R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593766v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2013.04.030" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593621v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangelo Rondeau" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibert" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.06.053" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593629v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Kumar Rakshit" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakindra Prasad Timilsena" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.02.040" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-087XNW1W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593783v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Janaka Abeywickrama" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie3019802" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799210v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Weng" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Tang" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sirjean" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra40486b" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593628v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.09.010" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2PC9GLP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01593757v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idi G. Audu" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Desharnais" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip K. Rakshit" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301717x" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140955v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Obama" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ricochon" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.02.080" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047164v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Navarrete" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016942410X524110" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778161v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianzhi Meng" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qining Sun" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ragauskas" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bbb.1353" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2HMP71BZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777023v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Castro-Diaz" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouroukba," TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Snape," TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100442" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S2BVBNWV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777016v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Olcese" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef301310x" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140957v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Ping" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhou Ding Guo" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.02.039" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148000v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhadi" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ragoubi" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Joly" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. George" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-010-9879-0" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DFED064E4455343FB4A67357DB3EBE887BBF6D80/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148006v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Sheng Goh" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Teng Tan" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keat Teong Lee" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2011.06.034" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148008v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2011.02.009" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147998v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2010.10.007" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C818G52C-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147999v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulomi Sannigrahi" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2010.10.009" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148012v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jbmb.2011.1172" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148011v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Du" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie202273d" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917384v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919080v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148014v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hage" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Navarette" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pizzi" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2011048" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C598ACA652E2B2C9F02E11DE23C43BE3B5E8A6D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148003v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.03.012" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917391v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2010.06.143" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BTLVNJH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147996v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02089136v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Chaouch" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Petrissans" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dumarcay" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2010.05.018" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T21SWDLH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151509v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917395v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sanchez" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2009.07.007" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VZJGC1C-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151506v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Hordiyenko" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Rudenko" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Biitseva" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Turov" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Arrault" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.05.031" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147993v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie9006672" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03147994v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148034v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Felten" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Vanderesse" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.10.152" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9LCBLWB7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00245822v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Nghi Pham" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Frochot" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hocquet" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714375c" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-8C80RB95-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198766v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bouillon" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2006.12.085" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98FKGK2W-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199111v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fabre" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2007.07.038" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L0WK9CF9-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148033v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olha Hordiyenko" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Yu. Kornilov" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200600063" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65D0C5A61E3B3825CE852C8D2A7495BDFC1ED0E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04000026v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kauffmann" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Aubry" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536804010098" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151500v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Barth" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.10.139" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TQXNJ24B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097374v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2004.03.063" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CWRV5QM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151505v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Fatima Pinto" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.200300445" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZS8NTXQ1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148029v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grandeury" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(02)00119-3" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLJRDQXQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151498v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/SCC-120014971" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148028v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(01)02128-1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQJW3J8N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148026v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bodiguel" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo005696t" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-K606WVDW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03148023v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo000225s" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LWK2FR5J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151494v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(99)02038-9" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PBPZ17FH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151491v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A807230B" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-HRQTJ2CD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151471v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caub&#232;re" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00397919508010802" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151478v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1246/cl.1995.193" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151473v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Jamart-Gregoire" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ianelli" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Nardelli" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caubere" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo00069a016" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JDTN9PDW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151477v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Friedmann" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0014-3057(91)90002-6" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLH249RB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03151476v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-4039(91)80691-X" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F4D5C98E6541F854ECE2FE61B5E566A3284A224F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04921672v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365626v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904676v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835601v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Khalaf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P El Hage" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Hage" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dimitrova Mihajlova" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Brosse" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03770096v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nakhla" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683994v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03683956v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Nakhl" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665151v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Audibert" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berang&#232;re Lebas" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gaudard" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533714v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meina Guo" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshen Liu" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichen Zhu" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126305v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05005640v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03237280v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518900v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Buendia" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauviel Guillain" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518927v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521160v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153263v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maohamed Assad" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263798v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Simonnot" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guimont" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Baldo" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263799v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Blaudez" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992460v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992457v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263795v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263806v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992453v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02985522v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khimeche" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371531v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374051v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371530v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904700v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904687v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953607v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrache" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932083v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129123v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129187v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mnasri" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Dhaouadi" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129219v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340972v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maillard" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leduc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486484v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486481v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935435v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9162.ch9" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03513822v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Jouyandeh" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Parpaite" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Saeb" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seeram Ramakrishna" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824364-0.00003-4" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047142v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2016_61" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961798v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03047159v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26779-1_160-1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717808v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03519577v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787746v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Quoc Nghi" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scondo" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503643v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Parant" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232814v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747156v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10294" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>