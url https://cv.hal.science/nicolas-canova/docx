--- v0 (2026-04-10)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Canova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57-2023, 2023, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.10702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomusique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod Editeur SA. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géomusique (81), 2017, 978-2-200-93117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques et ruralités : entre idées reçues, singularités et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sourisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un géographe perdu sur la piste. Sur les échecs (ponctuels) de l'interdisciplinarité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De l'espace du pouvoir aux territoires musicaux. Un regard géographique sur le lien entre musique et politique Par Nicolas Canova et Yves Raibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.824.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemología comparativa de los enfoques culturales en las geografías francesa y española</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Claval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Lois-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Camilo Lois González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos Geográficos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/cuadgeo.v57i3.5843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROVOLA IGNATIEVA M., CANOVA N., (2018), « Explorando las posibilidades para establecer las bases de una geografía franco-española: introducción al número especial », Cuadernos Geograficos, Vol. 57, n°3, p.6-14.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Frolova Ignatieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos Geográficos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures d'attachement dans la géomusique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Géomusique, 81, pp.8-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.811.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., (2017) « Martin Scorsese et Mike Jagger (prod.). Vinyl, une série TV sur fond de documentaire musical », L'information géographique, 1/2017, vol.81, pp.124-126.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., (2017), « Inscrire l’événement dans l’espace et le temps », L’Observatoire : la revue des politiques culturelles, n°50, pp.51-54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N. ; TOLLIS C., (2017), « lille bling-bling / lille indigne : les (pro)positions sociologiques du collectif degeyter », Urbanités, rubrique « LU ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique marque son territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal du Cnrs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIBAUD Y., CANOVA N., (2017), « Les figures d’attachement dans la géomusique », L'information géographique, 1/2017, vol.81, pp.8-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., LANDEL P-A., (2017), « La culture territoriale en question. L’hypothèse de l’engagement citoyen dans la structuration du lien espace, patrimoine, société », États des Lieux, n°1, en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., CHATELAIN M., (2016), &amp;quot;Émergence et structuration d'un tourisme dansant. Étude comparée de deux plateformes de la danse, Cuba et l'Andalousie&amp;quot;, Géographie et Cultures, n°96, pp.109-130.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., (2015), &amp;quot;La música como objeto geográfico. Estado de la cuestión y perspectivas de tratamiento&amp;quot;, Revista de Antropología Experimental, n°15, p. 465-482.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropología Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., (2015), &amp;quot;Penser l’espace avec ses pieds&amp;quot;, Espace-Temps.net, Livre, en ligne le 03.03.2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in French Geography as Spaces Marker and Places Maker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social &amp; Cultural Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (8), pp.861-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., (2013), &amp;quot;Music in French geography as space maker and place marker&amp;quot;, Social & Cultural Geography, vol.14, n°8, p.861-867.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Cultural Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives géographiques pour la musique. La mobilisation du flamenco comme ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., « De la fijación geográfica de objetos fluidos », 3emes Jornadas franco-españolas de geografía, Sevilla, 22-23 mars 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3emes Jornadas franco-españolas de geografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité et traçabilité ? - discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gerrit Papenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sound of the Anthropocene: Materialities / Le son de l'Anthropocène : matérialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Donin (équipe Analyse des pratiques musicales Ircam-STMS); Isabelle Moindrot (EA 1573, Scènes du monde, création, savoirs critiques, université Paris 8); François Ribac (laboratoire Cimeos, université de Bourgogne ; projet ASMA [Arts de la scène et musique dans l’Anthropocène]), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité et traçabilité ? : Que nous disent les géographes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sound of the Anthropocene: Materialities / Le son de l'Anthropocène : matérialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Donin (équipe Analyse des pratiques musicales Ircam-STMS); Isabelle Moindrot (EA 1573, Scènes du monde, création, savoirs critiques, université Paris 8); François Ribac (laboratoire Cimeos, université de Bourgogne ; projet ASMA [Arts de la scène et musique dans l’Anthropocène]), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., « Patrimoine culturel immatériel et territoire : les enjeux de la fixation historique et géographique d’un phénomène socioculturel », Colloque Les territoires du PCI, Vitré, 6 octobre 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du Patrimoine Culturel Immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vitré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., « De la geografía de las culturas a las geografías de la cultura », introduction de la session spéciale « géographies culturelles » aux Premières Journées franco-espagnoles de géographie, Grenade, 14 octobre 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primeras Jornadas franco-españolas de geografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Granada, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., « Les ruines territoriales de la patrimonialisation du flamenco », colloque Les Ruines de la Patrimonialisation 2, Paris, 13 mars 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ruines de la Patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquí se canta mejor! Des impacts de la labellisation du flamenco sur sa spécification régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquí se canta mejor! Des impacts de la labellisation du flamenco sur sa spécification régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire géographique et sa littérature : épistémocritique du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire géographique et sa littérature : épistémocritique du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Roma, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chants d'aller et retour : un voyage dans le flamenco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chants d'aller et retour : un voyage dans le flamenco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, théâtre de l'Onde (78), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El baile dans tous ses espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El baile dans tous ses espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music as space maker and place marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music as space maker and place marker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, London, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux territoriaux de la patrimonialisation du flamenco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux territoriaux de la patrimonialisation du flamenco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les risques de la mobilisation du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les risques de la mobilisation du patrimoine culturel immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire : quelle opérationnalité pour le développement culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire : quelle opérationnalité pour le développement culturel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nébian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique comme ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique comme ressource territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Capestan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les risques de la mobilisation du patrimoine culturel immatériel (PCI) dans le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ndes journées internationales du patrimoine immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement des territoires culturels au développement culturel des territoires: pour un métissage, œuvre de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le développement culturel: un avenir pour les territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le développement durable... Un retour à une authenticité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque de l'ENEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music as spaces maker and places marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music as spaces maker and places marker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif, 2018, « En piste ! Une randonnée scientifique pour une écologie intégrale des grandes infrastructures » - ITTECOP, LACTH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAPL- LACTH. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMILHAT-SZARY A-L. ; CANOVA N., LOUARGANT S., PERRIN T., 2015, The effects of metropolisation on the construction of cross-border metropolises and metropolitan regions - Part 2: Media discourse analysis, UMR PACTE, Laboratoire Territoires Villes Environnement et Société, Commission Européenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR PACTE. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANDEL P-A., CANOVA N., ROBINET N., BRAND C., 2009, Caractéristiques et logiques de développement des projets Pôle d’Excellence Rurale mobilisant le patrimoine et la culture comme ressource, Laboratoire Territoires-CERMOSEM, UMR PACTE, DIACT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR PACTE-CERMOSEM. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'événementiel &amp;quot;agriculturel&amp;quot; en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caritey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles d'Excellence Rurale en 2007: territoires concernés, ressources mobilisées, organisations des acteurs. Quels modes d'observation à des fins d'évaluation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et emploi en Ardèche méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., FROLOVA IGNATIEVA M. (ed.), (2018), « Geografía hispano-francés », Cuadernos Geograficos, Vol. 57, n°3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Frolova Ignatieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la patrimonialisation : être citoyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Iosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Lieu. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02529959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., DELBAERE D., ERHMANN S. (ed.), (2017), « La plaine, le plat, le plan », Les Cahiers Thématiques, n°17.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delbaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehrmann Sabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique au cœur de l'analyse géographique, L'Harmattan, col. &amp;quot;Musique et sciences sociales&amp;quot;, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., BOURDEAU P., SOUBEYRAN O., (Dir.), (2014), La petite musique des territoires : art, espace et sociétés, CNRS Éditions, col. Aplha, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., BOURDEAU P., SOUBEYRAN O., (2014), « Penser les liens entre musique et territoire », in CANOVA et alii., (Dir.), La petite musique des territoires : art, espace, société, CNRS Éditions, p.9-18.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANOVA N., BOURDEAU P., SOUBEYRAN O., (Dir.), (2014), La petite musique des territoires : art, espace et sociétés, CNRS Éditions, col. Aplha, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., (2014), &amp;quot;Musique et inertie disciplinaire en géographie&amp;quot;, in CANOVA et alii., (Dir.), La petite musique des territoires : art, espace, société, CNRS Éditions, p.41-54.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANOVA N., BOURDEAU P., SOUBEYRAN O., (Dir.), (2014), La petite musique des territoires : art, espace et sociétés, CNRS Éditions, col. Aplha, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-vivre ou vivre autrement dans les territoires ruraux : pour un dépassement de la valeur économique du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Fazi; Jean-Marie Furt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.407 - 424, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire géographique à l'épreuve du phénomène musical : L'exemple du flamenco en Andalousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENH039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01558370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'éphémère et durabilité de l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to an other England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Esposito-Fava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Canova </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies audiovisuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 57-2023, 2023, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.10702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04208733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géomusique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod Editeur SA. France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géomusique (81), 2017, 978-2-200-93117-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Musiques et ruralités : entre idées reçues, singularités et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Sourisseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03979047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un géographe perdu sur la piste. Sur les échecs (ponctuels) de l'interdisciplinarité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. De l'espace du pouvoir aux territoires musicaux. Un regard géographique sur le lien entre musique et politique Par Nicolas Canova et Yves Raibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.824.0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemología comparativa de los enfoques culturales en las geografías francesa y española</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Claval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubén Lois-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Camilo Lois González</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos Geográficos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30827/cuadgeo.v57i3.5843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FROVOLA IGNATIEVA M., CANOVA N., (2018), « Explorando las posibilidades para establecer las bases de una geografía franco-española: introducción al número especial », Cuadernos Geograficos, Vol. 57, n°3, p.6-14.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Frolova Ignatieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos Geográficos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures d'attachement dans la géomusique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Géomusique, 81, pp.8-19. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lig.811.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., (2017) « Martin Scorsese et Mike Jagger (prod.). Vinyl, une série TV sur fond de documentaire musical », L'information géographique, 1/2017, vol.81, pp.124-126.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., (2017), « Inscrire l’événement dans l’espace et le temps », L’Observatoire : la revue des politiques culturelles, n°50, pp.51-54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N. ; TOLLIS C., (2017), « lille bling-bling / lille indigne : les (pro)positions sociologiques du collectif degeyter », Urbanités, rubrique « LU ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Tollis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique marque son territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNRS Le journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Journal du Cnrs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIBAUD Y., CANOVA N., (2017), « Les figures d’attachement dans la géomusique », L'information géographique, 1/2017, vol.81, pp.8-19.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Raibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., LANDEL P-A., (2017), « La culture territoriale en question. L’hypothèse de l’engagement citoyen dans la structuration du lien espace, patrimoine, société », États des Lieux, n°1, en ligne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etat des lieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., CHATELAIN M., (2016), &amp;quot;Émergence et structuration d'un tourisme dansant. Étude comparée de deux plateformes de la danse, Cuba et l'Andalousie&amp;quot;, Géographie et Cultures, n°96, pp.109-130.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., (2015), &amp;quot;La música como objeto geográfico. Estado de la cuestión y perspectivas de tratamiento&amp;quot;, Revista de Antropología Experimental, n°15, p. 465-482.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antropología Experimental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., (2015), &amp;quot;Penser l’espace avec ses pieds&amp;quot;, Espace-Temps.net, Livre, en ligne le 03.03.2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., (2013), &amp;quot;Music in French geography as space maker and place marker&amp;quot;, Social & Cultural Geography, vol.14, n°8, p.861-867.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social and Cultural Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music in French Geography as Spaces Marker and Places Maker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social &amp; Cultural Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (8), pp.861-867</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives géographiques pour la musique. La mobilisation du flamenco comme ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.1819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., « De la fijación geográfica de objetos fluidos », 3emes Jornadas franco-españolas de geografía, Sevilla, 22-23 mars 2019.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3emes Jornadas franco-españolas de geografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Sevilla, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité et traçabilité ? - discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Gerrit Papenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Zimmermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sound of the Anthropocene: Materialities / Le son de l'Anthropocène : matérialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Donin (équipe Analyse des pratiques musicales Ircam-STMS); Isabelle Moindrot (EA 1573, Scènes du monde, création, savoirs critiques, université Paris 8); François Ribac (laboratoire Cimeos, université de Bourgogne ; projet ASMA [Arts de la scène et musique dans l’Anthropocène]), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialité et traçabilité ? : Que nous disent les géographes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sound of the Anthropocene: Materialities / Le son de l'Anthropocène : matérialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Donin (équipe Analyse des pratiques musicales Ircam-STMS); Isabelle Moindrot (EA 1573, Scènes du monde, création, savoirs critiques, université Paris 8); François Ribac (laboratoire Cimeos, université de Bourgogne ; projet ASMA [Arts de la scène et musique dans l’Anthropocène]), Sep 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., « Patrimoine culturel immatériel et territoire : les enjeux de la fixation historique et géographique d’un phénomène socioculturel », Colloque Les territoires du PCI, Vitré, 6 octobre 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires du Patrimoine Culturel Immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Vitré, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., « De la geografía de las culturas a las geografías de la cultura », introduction de la session spéciale « géographies culturelles » aux Premières Journées franco-espagnoles de géographie, Grenade, 14 octobre 2016.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primeras Jornadas franco-españolas de geografía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Granada, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., « Les ruines territoriales de la patrimonialisation du flamenco », colloque Les Ruines de la Patrimonialisation 2, Paris, 13 mars 2015.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Ruines de la Patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquí se canta mejor! Des impacts de la labellisation du flamenco sur sa spécification régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquí se canta mejor! Des impacts de la labellisation du flamenco sur sa spécification régionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire géographique et sa littérature : épistémocritique du développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire géographique et sa littérature : épistémocritique du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Roma, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chants d'aller et retour : un voyage dans le flamenco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les chants d'aller et retour : un voyage dans le flamenco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, théâtre de l'Onde (78), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El baile dans tous ses espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El baile dans tous ses espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music as space maker and place marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music as space maker and place marker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, London, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux territoriaux de la patrimonialisation du flamenco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les enjeux territoriaux de la patrimonialisation du flamenco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les risques de la mobilisation du patrimoine culturel immatériel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner les risques de la mobilisation du patrimoine culturel immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le territoire : quelle opérationnalité pour le développement culturel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le territoire : quelle opérationnalité pour le développement culturel ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Nébian, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique comme ressource territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La musique comme ressource territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Capestan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner les risques de la mobilisation du patrimoine culturel immatériel (PCI) dans le développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ndes journées internationales du patrimoine immatériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du développement des territoires culturels au développement culturel des territoires: pour un métissage, œuvre de la durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Le développement culturel: un avenir pour les territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après le développement durable... Un retour à une authenticité culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er colloque de l'ENEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Music as spaces maker and places marker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music as spaces maker and places marker</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Saskatoon, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00914141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif, 2018, « En piste ! Une randonnée scientifique pour une écologie intégrale des grandes infrastructures » - ITTECOP, LACTH.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENSAPL- LACTH. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMILHAT-SZARY A-L. ; CANOVA N., LOUARGANT S., PERRIN T., 2015, The effects of metropolisation on the construction of cross-border metropolises and metropolitan regions - Part 2: Media discourse analysis, UMR PACTE, Laboratoire Territoires Villes Environnement et Société, Commission Européenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] UMR PACTE. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LANDEL P-A., CANOVA N., ROBINET N., BRAND C., 2009, Caractéristiques et logiques de développement des projets Pôle d’Excellence Rurale mobilisant le patrimoine et la culture comme ressource, Laboratoire Territoires-CERMOSEM, UMR PACTE, DIACT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR PACTE-CERMOSEM. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'événementiel &amp;quot;agriculturel&amp;quot; en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Caritey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pôles d'Excellence Rurale en 2007: territoires concernés, ressources mobilisées, organisations des acteurs. Quels modes d'observation à des fins d'évaluation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité et emploi en Ardèche méridionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., FROLOVA IGNATIEVA M. (ed.), (2018), « Geografía hispano-francés », Cuadernos Geograficos, Vol. 57, n°3.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Frolova Ignatieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la patrimonialisation : être citoyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Zamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Iosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau Lieu. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02529959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., DELBAERE D., ERHMANN S. (ed.), (2017), « La plaine, le plat, le plan », Les Cahiers Thématiques, n°17.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Delbaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehrmann Sabine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La musique au cœur de l'analyse géographique, L'Harmattan, col. &amp;quot;Musique et sciences sociales&amp;quot;, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., BOURDEAU P., SOUBEYRAN O., (Dir.), (2014), La petite musique des territoires : art, espace et sociétés, CNRS Éditions, col. Aplha, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Soubeyran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., BOURDEAU P., SOUBEYRAN O., (2014), « Penser les liens entre musique et territoire », in CANOVA et alii., (Dir.), La petite musique des territoires : art, espace, société, CNRS Éditions, p.9-18.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANOVA N., BOURDEAU P., SOUBEYRAN O., (Dir.), (2014), La petite musique des territoires : art, espace et sociétés, CNRS Éditions, col. Aplha, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CANOVA N., (2014), &amp;quot;Musique et inertie disciplinaire en géographie&amp;quot;, in CANOVA et alii., (Dir.), La petite musique des territoires : art, espace, société, CNRS Éditions, p.41-54.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANOVA N., BOURDEAU P., SOUBEYRAN O., (Dir.), (2014), La petite musique des territoires : art, espace et sociétés, CNRS Éditions, col. Aplha, Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-vivre ou vivre autrement dans les territoires ruraux : pour un dépassement de la valeur économique du patrimoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Landel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Fazi; Jean-Marie Furt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre du patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan, pp.407 - 424, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire géographique à l'épreuve du phénomène musical : L'exemple du flamenco en Andalousie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université de Grenoble, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012GRENH039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01558370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie de l'éphémère et durabilité de l'événement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Listening to an other England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Canova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Esposito-Fava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00923115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId96"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.10702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raibaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Montagnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Sourisseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.824.0010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Claval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Lois-Gonzales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Camilo Lois Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v57i3.5843" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.811.0008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tollis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913561v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542341v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1819" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gerrit Papenburg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Zimmermann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caritey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zamant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehrmann Sabine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542336v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01558370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENH039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923047v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Esposito-Fava" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04208733v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Canova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.10702" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Raibaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979047v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Montagnat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Sourisseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.824.0010" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Claval" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Lois-Gonzales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Camilo Lois Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30827/cuadgeo.v57i3.5843" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542273v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Frolova Ignatieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560784v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.811.0008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542346v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542295v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tollis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542282v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542312v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913561v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1819" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969606v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballereau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gerrit Papenburg" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Zimmermann" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542362v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542357v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914128v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914135v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914136v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914123v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914141v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913557v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delfosse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caritey" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913774v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542231v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529959v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zamant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Iosa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehrmann Sabine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542219v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542224v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourdeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubeyran" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542336v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01558370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENH039" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923047v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00923115v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Esposito-Fava" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>