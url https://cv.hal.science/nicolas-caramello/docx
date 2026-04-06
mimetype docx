--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -169,1039 +169,1039 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteorhodopsin insights into the molecular mechanism of vectorial proton transport</w:t>
+                <w:t xml:space="preserve">The autism-linked gut microbial metabolite p-cresol inhibits host catecholamine biosynthesizing enzymes to elicit social deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Bukhdruker</w:t>
+                <w:t xml:space="preserve">Geoffroy Mallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Gushchin</w:t>
+                <w:t xml:space="preserve">Juliette Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly Shevchenko</w:t>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Kovalev</w:t>
+                <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly Polovinkin</w:t>
+                <w:t xml:space="preserve">David Fabregat-Safont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (16), </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adu5303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-09207-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168363v1</w:t>
+                <w:t xml:space="preserve">hal-05381309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CryoRhodopsins: A comprehensive characterization of a group of microbial rhodopsins from cold environments</w:t>
+                <w:t xml:space="preserve">Capturing structural intermediates in an animal-like cryptochrome photoreceptor by time-resolved crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerrit Lamm</w:t>
+                <w:t xml:space="preserve">Manuel Maestre-Reyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egor Marin</w:t>
+                <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Alekseev</w:t>
+                <w:t xml:space="preserve">Po-Hsun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Schellbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artem Stetsenko</w:t>
+                <w:t xml:space="preserve">Martin Saft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11 (27), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adv1015⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 11 (20), pp.eadu7247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adu7247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168359v1</w:t>
+                <w:t xml:space="preserve">hal-05168366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing structural intermediates in an animal-like cryptochrome photoreceptor by time-resolved crystallography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redox-state-dependent structural changes within a prokaryotic 6–4 photolyase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Po-Hsun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica C Soares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Maestre-Reyna</w:t>
+                <w:t xml:space="preserve">Hans-Joachim Emmerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Caramello</w:t>
+                <w:t xml:space="preserve">Valeri Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adu7247⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147 (19), pp.16084-16098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c18116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168366v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The autism-linked gut microbial metabolite p-cresol inhibits host catecholamine biosynthesizing enzymes to elicit social deficits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Callebert</w:t>
+                <w:t xml:space="preserve">The in crystallo optical spectroscopy toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Caramello</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virgile Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwen Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Royant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-09207-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58 (3), pp.1068-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576725003541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381309v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox-state-dependent structural changes within a prokaryotic 6–4 photolyase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
+                <w:t xml:space="preserve">CryoRhodopsins: A comprehensive characterization of a group of microbial rhodopsins from cold environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit Lamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egor Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Alekseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Schellbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica C Soares</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valeri Fuchs</w:t>
+                <w:t xml:space="preserve">Artem Stetsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c18116⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adv1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168362v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The in crystallo optical spectroscopy toolbox</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Caramello</w:t>
+                <w:t xml:space="preserve">Proteorhodopsin insights into the molecular mechanism of vectorial proton transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Bukhdruker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Gushchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Adam</w:t>
+                <w:t xml:space="preserve">Vitaly Shevchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arwen Pearson</w:t>
+                <w:t xml:space="preserve">Kirill Kovalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Royant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitaly Polovinkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58 (3), pp.1068-1078. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576725003541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adu5303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168361v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From femtoseconds to minutes: time-resolved macromolecular crystallography at XFELs and synchrotrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">The TR- ic OS setup at the ESRF: time-resolved microsecond UV–Vis absorption spectroscopy on protein crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Bukhdruker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 80 (2), pp.60-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2059798323011002⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 80 (1), pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2059798323010483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448576v1</w:t>
+                <w:t xml:space="preserve">hal-04448506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TR- ic OS setup at the ESRF: time-resolved microsecond UV–Vis absorption spectroscopy on protein crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">From femtoseconds to minutes: time-resolved macromolecular crystallography at XFELs and synchrotrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Royant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 80 (1), pp.16-25. </w:t>
+              <w:t xml:space="preserve">, 2024, 80 (2), pp.60-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2059798323010483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2059798323011002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448506v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A redox switch allows binding of Fe(II) and Fe(III) ions in the cyanobacterial iron-binding protein FutA from Prochlorococcus</w:t>
               </w:r>
@@ -1239,51 +1239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Stubbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Axford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (12), pp.e2308478121. </w:t>
@@ -1321,130 +1321,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CryoRhodopsins: a comprehensive characterization of a group of microbial rhodopsins from cold environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Lamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Schellbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Stetsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (27), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adv1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795222v1</w:t>
@@ -1455,103 +1455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the DNA repair process by a photolyase at atomic resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Maestre-Reyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po-Hsun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eriko Nango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Saft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 382 (6674), </w:t>
@@ -1602,64 +1602,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow protein dynamics probed by time-resolved oscillation crystallography at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David von Stetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian P Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,51 +1941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Stubbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Axford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2097,51 +2097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD9C9171"/>
+    <w:nsid w:val="276E7494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2328,51 +2328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-caramello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-0213" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bukhdruker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gushchin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shevchenko" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kovalev" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Polovinkin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu5303" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168359v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Lamm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Marin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Alekseev" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schellbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Stetsenko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv1015" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maestre-Reyna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Hosokawa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hsun Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saft" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu7247" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381309v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Canaguier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabregat-Safont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09207-0" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Soares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Emmerich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Fuchs" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168361v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Pearson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003541" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798323011002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Bukhdruker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798323010483" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bolton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Machelett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Stubbs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Axford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308478121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Nango" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add7795" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumonier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David von Stetten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252522009150" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Costa-Campos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01103-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-caramello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-0213" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381309v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Canaguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabregat-Safont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09207-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maestre-Reyna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Hosokawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hsun Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu7247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Soares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Emmerich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Pearson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Lamm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Alekseev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schellbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Stetsenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv1015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bukhdruker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gushchin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shevchenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kovalev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Polovinkin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu5303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Bukhdruker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798323010483" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798323011002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bolton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Machelett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Stubbs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Axford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308478121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Nango" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add7795" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumonier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David von Stetten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252522009150" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Costa-Campos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01103-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>