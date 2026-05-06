--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -169,338 +169,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The autism-linked gut microbial metabolite p-cresol inhibits host catecholamine biosynthesizing enzymes to elicit social deficits</w:t>
+                <w:t xml:space="preserve">Capturing structural intermediates in an animal-like cryptochrome photoreceptor by time-resolved crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Mallaret</w:t>
+                <w:t xml:space="preserve">Manuel Maestre-Reyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Canaguier</w:t>
+                <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Callebert</w:t>
+                <w:t xml:space="preserve">Po-Hsun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Martin Saft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Fabregat-Safont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (20), pp.eadu7247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-09207-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adu7247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381309v1</w:t>
+                <w:t xml:space="preserve">hal-05168366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing structural intermediates in an animal-like cryptochrome photoreceptor by time-resolved crystallography</w:t>
+                <w:t xml:space="preserve">The autism-linked gut microbial metabolite p-cresol inhibits host catecholamine biosynthesizing enzymes to elicit social deficits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Maestre-Reyna</w:t>
+                <w:t xml:space="preserve">Geoffroy Mallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
+                <w:t xml:space="preserve">Juliette Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Po-Hsun Wang</w:t>
+                <w:t xml:space="preserve">Jacques Callebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Saft</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Caramello</w:t>
+                <w:t xml:space="preserve">David Fabregat-Safont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (20), pp.eadu7247. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adu7247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-09207-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168366v1</w:t>
+                <w:t xml:space="preserve">hal-05381309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox-state-dependent structural changes within a prokaryotic 6–4 photolyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po-Hsun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica C Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -577,51 +577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The in crystallo optical spectroscopy toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -688,520 +688,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CryoRhodopsins: A comprehensive characterization of a group of microbial rhodopsins from cold environments</w:t>
+                <w:t xml:space="preserve">Proteorhodopsin insights into the molecular mechanism of vectorial proton transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerrit Lamm</w:t>
+                <w:t xml:space="preserve">Sergey Bukhdruker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egor Marin</w:t>
+                <w:t xml:space="preserve">Ivan Gushchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Alekseev</w:t>
+                <w:t xml:space="preserve">Vitaly Shevchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Schellbach</w:t>
+                <w:t xml:space="preserve">Kirill Kovalev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Stetsenko</w:t>
+                <w:t xml:space="preserve">Vitaly Polovinkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11 (27), </w:t>
+              <w:t xml:space="preserve">, 2025, 11 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adv1015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adu5303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168359v1</w:t>
+                <w:t xml:space="preserve">hal-05168363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteorhodopsin insights into the molecular mechanism of vectorial proton transport</w:t>
+                <w:t xml:space="preserve">CryoRhodopsins: A comprehensive characterization of a group of microbial rhodopsins from cold environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Bukhdruker</w:t>
+                <w:t xml:space="preserve">Gerrit Lamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Gushchin</w:t>
+                <w:t xml:space="preserve">Egor Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly Shevchenko</w:t>
+                <w:t xml:space="preserve">Alexey Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirill Kovalev</w:t>
+                <w:t xml:space="preserve">Anna Schellbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitaly Polovinkin</w:t>
+                <w:t xml:space="preserve">Artem Stetsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11 (16), </w:t>
+              <w:t xml:space="preserve">, 2025, 11 (27), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adu5303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adv1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168363v1</w:t>
+                <w:t xml:space="preserve">hal-05168359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The TR- ic OS setup at the ESRF: time-resolved microsecond UV–Vis absorption spectroscopy on protein crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">From femtoseconds to minutes: time-resolved macromolecular crystallography at XFELs and synchrotrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Royant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 80 (1), pp.16-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S2059798323010483⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 80 (2), pp.60-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2059798323011002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448506v1</w:t>
+                <w:t xml:space="preserve">hal-04448576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From femtoseconds to minutes: time-resolved macromolecular crystallography at XFELs and synchrotrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The TR- ic OS setup at the ESRF: time-resolved microsecond UV–Vis absorption spectroscopy on protein crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Bukhdruker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Byrdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 80 (2), pp.60-79. </w:t>
+              <w:t xml:space="preserve">, 2024, 80 (1), pp.16-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2059798323011002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2059798323010483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448576v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A redox switch allows binding of Fe(II) and Fe(III) ions in the cyanobacterial iron-binding protein FutA from Prochlorococcus</w:t>
               </w:r>
@@ -1239,51 +1239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Stubbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Axford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121 (12), pp.e2308478121. </w:t>
@@ -1321,130 +1321,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CryoRhodopsins: a comprehensive characterization of a group of microbial rhodopsins from cold environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerrit Lamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egor Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Alekseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Schellbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Stetsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (27), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adv1015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795222v1</w:t>
@@ -1455,103 +1455,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing the DNA repair process by a photolyase at atomic resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Maestre-Reyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po-Hsun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eriko Nango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhei Hosokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Saft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 382 (6674), </w:t>
@@ -1602,64 +1602,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow protein dynamics probed by time-resolved oscillation crystallography at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aumonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David von Stetten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,51 +1749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian P Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1941,51 +1941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Stubbs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Axford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caramello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2097,51 +2097,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="276E7494"/>
+    <w:nsid w:val="C0343DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2328,51 +2328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-caramello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-0213" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381309v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Canaguier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabregat-Safont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09207-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maestre-Reyna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Hosokawa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hsun Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu7247" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Soares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Emmerich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Pearson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Lamm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Marin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Alekseev" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schellbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Stetsenko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv1015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168363v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bukhdruker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gushchin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shevchenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kovalev" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Polovinkin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu5303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Bukhdruker" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798323010483" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798323011002" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bolton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Machelett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Stubbs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Axford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308478121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Nango" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add7795" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumonier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David von Stetten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252522009150" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Costa-Campos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01103-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-caramello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0025-0213" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168366v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Maestre-Reyna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhei Hosokawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Hsun Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Saft" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu7247" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381309v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Canaguier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Callebert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fabregat-Safont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09207-0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168362v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C Soares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Emmerich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c18116" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwen Pearson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Royant" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576725003541" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Bukhdruker" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gushchin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Shevchenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Kovalev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Polovinkin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu5303" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Lamm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egor Marin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Alekseev" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Schellbach" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Stetsenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adv1015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798323011002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Bukhdruker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Byrdin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798323010483" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631527v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bolton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Machelett" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Stubbs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Axford" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2308478121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eriko Nango" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.add7795" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827095v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumonier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David von Stetten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gotthard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2052252522009150" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434993v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Costa-Campos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01103-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307833v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>