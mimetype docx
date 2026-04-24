--- v0 (2026-03-31)
+++ v1 (2026-04-24)
@@ -2072,135 +2072,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Reality Platform for Musical Creation</w:t>
+                <w:t xml:space="preserve">A MODELLER-SIMULATOR FOR INSTRUMENTAL PLAYING OF VIRTUAL MUSICAL INSTRUMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Luciani</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Digital Audio Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081123v1</w:t>
+                <w:t xml:space="preserve">hal-01080719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERACTIVE PHYSICAL DESIGN AND HAPTIC PLAYING OF VIRTUAL MUSICAL INSTRUMENTS</w:t>
               </w:r>
@@ -2288,135 +2288,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01089222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MODELLER-SIMULATOR FOR INSTRUMENTAL PLAYING OF VIRTUAL MUSICAL INSTRUMENTS</w:t>
+                <w:t xml:space="preserve">A Virtual Reality Platform for Musical Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Digital Audio Effects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080719v1</w:t>
+                <w:t xml:space="preserve">hal-01081123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CORDIS Audio Haptic Real Time Platform for Musical Creation with Instrumental Interaction</w:t>
               </w:r>
@@ -2504,217 +2504,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G3: GENESIS Software Environment Update</w:t>
+                <w:t xml:space="preserve">Genesis 3 - Plate forme pour la création musicale à l'aide des modèles physiques CORDIS-ANIMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.407-410</w:t>
+              <w:t xml:space="preserve">JIM' 09 - 14èmes Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Grenoble, France. pp.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435699v1</w:t>
+                <w:t xml:space="preserve">hal-00436338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis 3 - Plate forme pour la création musicale à l'aide des modèles physiques CORDIS-ANIMA</w:t>
+                <w:t xml:space="preserve">G3: GENESIS Software Environment Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIM' 09 - 14èmes Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Grenoble, France. pp.161-170</w:t>
+              <w:t xml:space="preserve">ICMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.407-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436338v1</w:t>
+                <w:t xml:space="preserve">hal-00435699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Summary of Formats for Streaming and Storing Music-Related Movement and Gesture Data</w:t>
               </w:r>
@@ -2944,942 +2944,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical gesture and motion format in VR multisensory context</w:t>
+                <w:t xml:space="preserve">Mimesis : Interactive interface for mass-interaction modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music and Gesture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Manchester, United Kingdom. pp.[11]</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Animation and Social Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Geneve, Switzerland. pp.177-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910630v1</w:t>
+                <w:t xml:space="preserve">hal-00910631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Basic Gesture and Motion Format for Virtual Reality Multisensory Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Musical gesture and motion format in VR multisensory context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPP 2006 - International Conference on Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.349-356</w:t>
+              <w:t xml:space="preserve">Music and Gesture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Manchester, United Kingdom. pp.[11]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486199v1</w:t>
+                <w:t xml:space="preserve">hal-00910630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimesis : Interactive interface for mass-interaction modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Basic Gesture and Motion Format for Virtual Reality Multisensory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Luciani</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cadoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Animation and Social Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Geneve, Switzerland. pp.177-186</w:t>
+              <w:t xml:space="preserve">GRAPP 2006 - International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910631v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From action to sound : a challenging perspective for haptics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a multi-layer architecture for multi-modal rendering of expressive actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni (de) Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Avanzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca d'Inca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics Conference 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Pise, Italy. pp.[5]</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Enactive Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Gênes, Italy. pp.[7]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910648v1</w:t>
+                <w:t xml:space="preserve">hal-00910651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multi-layer architecture for multi-modal rendering of expressive actions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computer platforms for hard-real time and high quality ergotic multisensory systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Enactive Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Gênes, Italy. pp.[7]</w:t>
+              <w:t xml:space="preserve">, 2005, Gênes, Italy. pp.[10]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910651v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer platforms for hard-real time and high quality ergotic multisensory systems</w:t>
+                <w:t xml:space="preserve">A Goals-Based review of physical Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annie Luciani</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Enactive Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Gênes, Italy. pp.[10]</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain. pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910649v1</w:t>
+                <w:t xml:space="preserve">hal-00910623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Goals-Based review of physical Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From action to sound : a challenging perspective for haptics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelone, Spain. pp.343-346</w:t>
+              <w:t xml:space="preserve">World Haptics Conference 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Pise, Italy. pp.[5]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910623v1</w:t>
+                <w:t xml:space="preserve">hal-00910648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some criteria for evaluating physical modeling schemes in the context of music creation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ERGOS: Multi-degrees of Freedom and Versatile Force-Feedback Panoply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cadoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nara, Japan. pp.4</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910614v1</w:t>
+                <w:t xml:space="preserve">hal-01252148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGOS: Multi-degrees of Freedom and Versatile Force-Feedback Panoply</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Luciani</w:t>
+                <w:t xml:space="preserve">Some criteria for evaluating physical modeling schemes in the context of music creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nara, Japan. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252148v1</w:t>
+                <w:t xml:space="preserve">hal-00910614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GENESIS environment : physical modeling as a language to be practiced by musicians</w:t>
               </w:r>
@@ -4429,230 +4429,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00510172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artistic creation and computer interactive multisensory simulation force feedback gesture transducers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Cadoz</w:t>
+                <w:t xml:space="preserve">Physically-Based Particle Simulation and Visualization of Pastes and Gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 Conference on New Interfaces for Musical Expression</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Montréal, Canada. pp.235-246</w:t>
+              <w:t xml:space="preserve">Graphicon 2003 - 13th International Conference on Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Moscou, Russia. pp.589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910515v1</w:t>
+                <w:t xml:space="preserve">hal-00484522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-Based Particle Simulation and Visualization of Pastes and Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Guilbaud</w:t>
+                <w:t xml:space="preserve">Artistic creation and computer interactive multisensory simulation force feedback gesture transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphicon 2003 - 13th International Conference on Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Moscou, Russia. pp.589</w:t>
+              <w:t xml:space="preserve">2003 Conference on New Interfaces for Musical Expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Montréal, Canada. pp.235-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484522v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 criteria for evaluating physical modelling schemes for music creation</w:t>
               </w:r>
@@ -4714,191 +4714,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENESIS : a Friendly Musician-Oriented Environment for Mass-Interaction Physical Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Castagné</w:t>
+                <w:t xml:space="preserve">L'environnement GENESIS : créer avec les modèles physiques masse-interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC 2002 - International Computer Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Gothenburg, Sweden. pp.330-337</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481717v1</w:t>
+                <w:t xml:space="preserve">hal-02992667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement GENESIS : créer avec les modèles physiques masse-interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Castagne</w:t>
+                <w:t xml:space="preserve">GENESIS : a Friendly Musician-Oriented Environment for Mass-Interaction Physical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICMC 2002 - International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Gothenburg, Sweden. pp.330-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992667v1</w:t>
+                <w:t xml:space="preserve">hal-00481717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating music by means of 'physical thinking' : the musician oriented genesis environment</w:t>
               </w:r>
@@ -5859,644 +5859,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping, in digital musical instruments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physically-based modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.191-192, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.237-238, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977538v1</w:t>
+                <w:t xml:space="preserve">hal-00977702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-based modelling techniques for sound and synthesis</w:t>
+                <w:t xml:space="preserve">Physically-based modelling techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enctive Systems Books, pp.244-245, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.238-240, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978942v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping and control vs. Instrumental interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enactive Systems Books, pp.189-190, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-based modelling</w:t>
+                <w:t xml:space="preserve">Physically-based modelling techniques for sound and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.237-238, 2007</w:t>
+              <w:t xml:space="preserve">, Enctive Systems Books, pp.244-245, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977702v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00978942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-based modelling techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping, in digital musical instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug van Nort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.238-240, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.191-192, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977713v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping, in human-computer systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auditory feedback in VR and HCI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia de Götzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Magnusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive System Books, pp.192-194, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.18-19, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977557v2</w:t>
+                <w:t xml:space="preserve">hal-00977469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal (multisensory) integration, in technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Varni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Enactive Systems Books, pp.209-211, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00977682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auditory feedback in VR and HCI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amalia de Götzen</w:t>
+                <w:t xml:space="preserve">Mapping, in human-computer systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Magnusson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Castagné</w:t>
+                <w:t xml:space="preserve">Julien Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.18-19, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive System Books, pp.192-194, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977469v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977557v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface</w:t>
               </w:r>
@@ -6828,51 +6828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01280860v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01274711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leonard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cadoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Berdahl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809823v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Bruemmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stubbe Teglbj&#230;rg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gavazza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Eduardo Huguet Mendez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Villeneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kalantari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Florens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Allaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004674002880300" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Refsum Jensenius" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camurri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Maestre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Evrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni (de) Poli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rod&#224;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Inca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484383v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heigeas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484522v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilbaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cristofol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977538v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug van Nort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977557v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977682v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977469v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia de G&#246;tzen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magnusson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Gil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01280860v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01274711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leonard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cadoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Berdahl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809823v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Bruemmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stubbe Teglbj&#230;rg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gavazza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Eduardo Huguet Mendez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Villeneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kalantari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Florens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Allaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004674002880300" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Refsum Jensenius" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camurri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Maestre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Evrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni (de) Poli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rod&#224;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Inca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484383v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heigeas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilbaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cristofol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977538v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug van Nort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia de G&#246;tzen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magnusson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977557v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Gil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>