--- v1 (2026-04-24)
+++ v2 (2026-05-17)
@@ -1640,230 +1640,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Dynamic Audio-Haptic Coupling in Musical Gestures on Simulated Instruments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Cadoz</w:t>
+                <w:t xml:space="preserve">A NEW WAY TO MODEL PHYSICS-BASED TOPOLOGY TRANSFORMATIONS: SPLITTING MAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saman Kalantari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UPMC et EuroHaptics Society, Jun 2014, Versailles, France. pp.8</w:t>
+              <w:t xml:space="preserve">12th International Symposium on Smart Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Tapeï, Taiwan. pp.133-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089235v1</w:t>
+                <w:t xml:space="preserve">hal-01092801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A NEW WAY TO MODEL PHYSICS-BASED TOPOLOGY TRANSFORMATIONS: SPLITTING MAT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Luciani</w:t>
+                <w:t xml:space="preserve">Exploring the Role of Dynamic Audio-Haptic Coupling in Musical Gestures on Simulated Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Symposium on Smart Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Tapeï, Taiwan. pp.133-145</w:t>
+              <w:t xml:space="preserve">EuroHaptics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UPMC et EuroHaptics Society, Jun 2014, Versailles, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092801v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physics-Based Topology Transformations</w:t>
               </w:r>
@@ -2072,394 +2072,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MODELLER-SIMULATOR FOR INSTRUMENTAL PLAYING OF VIRTUAL MUSICAL INSTRUMENTS</w:t>
+                <w:t xml:space="preserve">A Virtual Reality Platform for Musical Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Digital Audio Effects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080719v1</w:t>
+                <w:t xml:space="preserve">hal-01081123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERACTIVE PHYSICAL DESIGN AND HAPTIC PLAYING OF VIRTUAL MUSICAL INSTRUMENTS</w:t>
+                <w:t xml:space="preserve">A MODELLER-SIMULATOR FOR INSTRUMENTAL PLAYING OF VIRTUAL MUSICAL INSTRUMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Perth, Australia. pp.108-115</w:t>
+              <w:t xml:space="preserve">16th International Conference on Digital Audio Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Maynooth, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089222v1</w:t>
+                <w:t xml:space="preserve">hal-01080719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Virtual Reality Platform for Musical Creation</w:t>
+                <w:t xml:space="preserve">INTERACTIVE PHYSICAL DESIGN AND HAPTIC PLAYING OF VIRTUAL MUSICAL INSTRUMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annie Luciani</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Perth, Australia. pp.108-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081123v1</w:t>
+                <w:t xml:space="preserve">hal-01089222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CORDIS Audio Haptic Real Time Platform for Musical Creation with Instrumental Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,217 +2504,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genesis 3 - Plate forme pour la création musicale à l'aide des modèles physiques CORDIS-ANIMA</w:t>
+                <w:t xml:space="preserve">G3: GENESIS Software Environment Update</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Allaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIM' 09 - 14èmes Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Grenoble, France. pp.161-170</w:t>
+              <w:t xml:space="preserve">ICMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.407-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436338v1</w:t>
+                <w:t xml:space="preserve">hal-00435699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G3: GENESIS Software Environment Update</w:t>
+                <w:t xml:space="preserve">Genesis 3 - Plate forme pour la création musicale à l'aide des modèles physiques CORDIS-ANIMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montreal, Canada. pp.407-410</w:t>
+              <w:t xml:space="preserve">JIM' 09 - 14èmes Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Grenoble, France. pp.161-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435699v1</w:t>
+                <w:t xml:space="preserve">hal-00436338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Summary of Formats for Streaming and Storing Music-Related Movement and Gesture Data</w:t>
               </w:r>
@@ -2944,942 +2944,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00439339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimesis : Interactive interface for mass-interaction modeling</w:t>
+                <w:t xml:space="preserve">Musical gesture and motion format in VR multisensory context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Castagné</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Animation and Social Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Geneve, Switzerland. pp.177-186</w:t>
+              <w:t xml:space="preserve">Music and Gesture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Manchester, United Kingdom. pp.[11]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910631v1</w:t>
+                <w:t xml:space="preserve">hal-00910630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical gesture and motion format in VR multisensory context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Basic Gesture and Motion Format for Virtual Reality Multisensory Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music and Gesture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Manchester, United Kingdom. pp.[11]</w:t>
+              <w:t xml:space="preserve">GRAPP 2006 - International Conference on Computer Graphics Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.349-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910630v1</w:t>
+                <w:t xml:space="preserve">hal-00486199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Basic Gesture and Motion Format for Virtual Reality Multisensory Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mimesis : Interactive interface for mass-interaction modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPP 2006 - International Conference on Computer Graphics Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, Setúbal, Portugal. pp.349-356</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Animation and Social Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Geneve, Switzerland. pp.177-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486199v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multi-layer architecture for multi-modal rendering of expressive actions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From action to sound : a challenging perspective for haptics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Enactive Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Gênes, Italy. pp.[7]</w:t>
+              <w:t xml:space="preserve">World Haptics Conference 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Pise, Italy. pp.[5]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910651v1</w:t>
+                <w:t xml:space="preserve">hal-00910648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer platforms for hard-real time and high quality ergotic multisensory systems</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a multi-layer architecture for multi-modal rendering of expressive actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni (de) Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Avanzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca d'Inca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Enactive Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, Gênes, Italy. pp.[10]</w:t>
+              <w:t xml:space="preserve">, 2005, Gênes, Italy. pp.[7]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910649v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Goals-Based review of physical Modelling</w:t>
+                <w:t xml:space="preserve">Computer platforms for hard-real time and high quality ergotic multisensory systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Cadoz</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Computer Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Barcelone, Spain. pp.343-346</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Enactive Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Gênes, Italy. pp.[10]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910623v1</w:t>
+                <w:t xml:space="preserve">hal-00910649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From action to sound : a challenging perspective for haptics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Goals-Based review of physical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Haptics Conference 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Pise, Italy. pp.[5]</w:t>
+              <w:t xml:space="preserve">International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Barcelone, Spain. pp.343-346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910648v1</w:t>
+                <w:t xml:space="preserve">hal-00910623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGOS: Multi-degrees of Freedom and Versatile Force-Feedback Panoply</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Luciani</w:t>
+                <w:t xml:space="preserve">Some criteria for evaluating physical modeling schemes in the context of music creation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroHaptics 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Munich, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nara, Japan. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252148v1</w:t>
+                <w:t xml:space="preserve">hal-00910614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some criteria for evaluating physical modeling schemes in the context of music creation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ERGOS: Multi-degrees of Freedom and Versatile Force-Feedback Panoply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Florens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cadoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Musical Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nara, Japan. pp.4</w:t>
+              <w:t xml:space="preserve">EuroHaptics 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00910614v1</w:t>
+                <w:t xml:space="preserve">hal-01252148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GENESIS environment : physical modeling as a language to be practiced by musicians</w:t>
               </w:r>
@@ -4055,51 +4055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4163,51 +4163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Acoustics 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Kyoto, Japan. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4556,51 +4556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4714,191 +4714,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'environnement GENESIS : créer avec les modèles physiques masse-interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Castagne</w:t>
+                <w:t xml:space="preserve">GENESIS : a Friendly Musician-Oriented Environment for Mass-Interaction Physical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Marseille, France</w:t>
+              <w:t xml:space="preserve">ICMC 2002 - International Computer Music Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Gothenburg, Sweden. pp.330-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992667v1</w:t>
+                <w:t xml:space="preserve">hal-00481717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GENESIS : a Friendly Musician-Oriented Environment for Mass-Interaction Physical Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Castagné</w:t>
+                <w:t xml:space="preserve">L'environnement GENESIS : créer avec les modèles physiques masse-interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Castagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC 2002 - International Computer Music Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Gothenburg, Sweden. pp.330-337</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481717v1</w:t>
+                <w:t xml:space="preserve">hal-02992667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating music by means of 'physical thinking' : the musician oriented genesis environment</w:t>
               </w:r>
@@ -5770,51 +5770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Leonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cadoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Florens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5859,385 +5859,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-based modelling</w:t>
+                <w:t xml:space="preserve">Physically-based modelling techniques for sound and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.237-238, 2007</w:t>
+              <w:t xml:space="preserve">, Enctive Systems Books, pp.244-245, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977702v1</w:t>
+                <w:t xml:space="preserve">hal-00978942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-based modelling techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping, in digital musical instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug van Nort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.238-240, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.191-192, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977713v1</w:t>
+                <w:t xml:space="preserve">hal-00977538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping and control vs. Instrumental interaction</w:t>
+                <w:t xml:space="preserve">Physically-based modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.189-190, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.237-238, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977516v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-based modelling techniques for sound and synthesis</w:t>
+                <w:t xml:space="preserve">Physically-based modelling techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enctive Systems Books, pp.244-245, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.238-240, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978942v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping, in digital musical instruments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping and control vs. Instrumental interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enaction and enactive interfaces : a handbook of terms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Enactive Systems Books, pp.191-192, 2007</w:t>
+              <w:t xml:space="preserve">, Enactive Systems Books, pp.189-190, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977538v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory feedback in VR and HCI</w:t>
               </w:r>
@@ -6828,51 +6828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01280860v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01274711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leonard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cadoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Berdahl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809823v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Bruemmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stubbe Teglbj&#230;rg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gavazza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Eduardo Huguet Mendez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Villeneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kalantari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Florens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Allaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004674002880300" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080719v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081123v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435699v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Refsum Jensenius" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camurri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Maestre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Evrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni (de) Poli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rod&#224;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Inca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910623v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910648v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910614v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484383v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heigeas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilbaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992667v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cristofol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977713v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977516v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978942v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977538v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug van Nort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia de G&#246;tzen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magnusson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977557v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Gil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01280860v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagn&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01274711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leonard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cadoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Luciani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Berdahl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809823v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Marchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Castet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Marli&#232;re" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chevrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2010017" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070302v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Aprile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Avanzini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Barbero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Boulic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tache" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069806v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Bruemmer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Stubbe Teglbj&#230;rg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Gavazza" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Eduardo Huguet Mendez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS55884.2022.9870489" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962289v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Riffet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Darles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Villeneuve" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089258v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092814v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meseure" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Skapin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saman Kalantari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11650-1_18" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092801v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Florens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Allaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0004674002880300" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081123v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080719v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811605v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435699v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436338v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Refsum Jensenius" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camurri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Maestre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Malloch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439339v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910630v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Evrard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910631v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni (de) Poli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rod&#224;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mion" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca d'Inca" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910623v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252148v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484383v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910616v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910594v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Heigeas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guilbaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481717v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910520v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910617v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070398v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gagnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cristofol" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bachimont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226013v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/rnrm.2020.19" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818503v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195818v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978942v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug van Nort" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977702v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977516v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977469v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia de G&#246;tzen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Magnusson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977557v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977499v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Sanchez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Juan Gil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>