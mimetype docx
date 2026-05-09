--- v0 (2026-03-26)
+++ v1 (2026-05-09)
@@ -166,867 +166,876 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Julliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 3</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sala.003.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi la revue Salariat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salariat / Une revue de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1, pp.7-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme des retraites : remplacer le droit au salaire par un binôme RUA-CPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Friot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Mondes du travail </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mobilisations et grèves, Hors série, pp.57-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La retraite cheminote : mener le train du salaire continué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.6241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets négatifs de la contributivité sur la retraite des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Aproberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74 (2), pp.165-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rs.074.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of Compensation Policies and Wage Collective Bargaining in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noélie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuadernos de relaciones laborales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (2), pp.311 - 336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5209/rev_CRLA.2014.v32.n2.46767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'articulation des négociations de branche et d'entreprise dans la détermination des salaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retraite : comment améliorer le droit des femmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Aproberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 134, pp.21-40</w:t>
+              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00829583v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retraite : comment améliorer le droit des femmes ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'articulation des négociations de branche et d'entreprise dans la détermination des salaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noélie Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes de l'Institut européen du salariat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 32</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134, pp.21-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625121v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00829583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps, travail et salariat. Matéo Alaluf et Pierre Rolle, actualité de leur pensée, Pierre Desmarez, Caroline Lanciano-Morandat, Sylvie Monchatre, Marcelle Stroobants et François Vatin (Eds). Octarès, Toulouse (2012). 194 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 55 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négociation salariale au prisme des politiques de rémunération en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noélie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3 (70), pp.89-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1036,205 +1045,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des rémunérations plus complexes: un défi pour les négociations salariales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noélie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00706719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des rémunérations plus complexes : un défi pour les négociations salariales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noélie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00975854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1244,117 +1253,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels modes de négociation face à des politiques salariales renouvelées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noélie Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1364,111 +1373,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 6 : la qualification au cœur des droits sociaux : les enjeux salariaux de la réforme des retraites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Friot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les transformations des ressources des travailleurs : une lecture de l'emploi et des droits sociaux en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.147-166, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00611331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1478,118 +1487,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transformation des ressources des travailleurs : une lecture des transformations de l’emploi et des droits sociaux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Castel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pascal Higelé. PUN, 2009, coll. Salariat et transformations sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02179027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1736,51 +1745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Julliard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987344v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6241" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Aproberts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.074.0165" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625986v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2014.v32.n2.46767" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829583v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706719v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443755v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Castel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gr&#233;goire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Julliard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sala.003.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Simonet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987339v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02987348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Aproberts" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs.074.0165" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625986v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;lie Delahaie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/rev_CRLA.2014.v32.n2.46767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625086v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00706719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646434v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00611331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>